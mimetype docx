--- v0 (2025-10-21)
+++ v1 (2026-09-16)
@@ -1,80 +1,93 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/media/image1.png" ContentType="image/png"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/customXml/item1.xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/item2.xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/_rels/item3.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/customXml/_rels/item2.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/customXml/_rels/item1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/item3.xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
-        <w:bidi w:val="0"/>
-        <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor behindDoc="0" distT="635" distB="635" distL="635" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="10">
+              <wp:anchor behindDoc="0" distT="0" distB="635" distL="0" distR="635" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="6" wp14:anchorId="1C2D4E40">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>75565</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6127115" cy="1205230"/>
-                <wp:effectExtent l="635" t="635" r="0" b="635"/>
+                <wp:effectExtent l="0" t="0" r="635" b="635"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Polygone avec 9 angles 1"/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6127200" cy="1205280"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
                           <a:rect l="l" t="t" r="r" b="b"/>
                           <a:pathLst>
                             <a:path w="17020" h="3348">
                               <a:moveTo>
                                 <a:pt x="0" y="2920"/>
                               </a:moveTo>
                               <a:lnTo>
                                 <a:pt x="0" y="2688"/>
                               </a:lnTo>
                               <a:lnTo>
@@ -103,1689 +116,820 @@
                               </a:cubicBezTo>
                               <a:cubicBezTo>
                                 <a:pt x="7819" y="2565"/>
                                 <a:pt x="6563" y="2959"/>
                                 <a:pt x="6323" y="2984"/>
                               </a:cubicBezTo>
                               <a:cubicBezTo>
                                 <a:pt x="5646" y="3174"/>
                                 <a:pt x="5012" y="3268"/>
                                 <a:pt x="4442" y="3312"/>
                               </a:cubicBezTo>
                               <a:cubicBezTo>
                                 <a:pt x="3492" y="3383"/>
                                 <a:pt x="2723" y="3332"/>
                                 <a:pt x="2399" y="3300"/>
                               </a:cubicBezTo>
                               <a:cubicBezTo>
                                 <a:pt x="1530" y="3253"/>
                                 <a:pt x="0" y="2920"/>
                                 <a:pt x="0" y="2920"/>
                               </a:cubicBezTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
-                        <a:gradFill rotWithShape="0">
-[...9 lines deleted...]
-                        </a:gradFill>
+                        <a:solidFill>
+                          <a:srgbClr val="ffc000"/>
+                        </a:solidFill>
                         <a:ln w="0">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0"/>
                         <a:fillRef idx="0"/>
                         <a:effectRef idx="0"/>
                         <a:fontRef idx="minor"/>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict/>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
-        <w:bidi w:val="0"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Titreprincipal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Carnet de  Bord</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>JOURNAL PERSONNEL POUR MONTER EN COMPÉTENCE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Titreprincipal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>Enqu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Noto Sans CJK SC" w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ête sur les cellules </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:jc w:val="center"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor behindDoc="0" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="4">
+              <wp:anchor behindDoc="0" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="9" wp14:anchorId="077F5910">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>54610</wp:posOffset>
+                  <wp:align>center</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>-66040</wp:posOffset>
+                  <wp:posOffset>635</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="3829050" cy="256540"/>
+                <wp:extent cx="3524250" cy="2832735"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:wrapNone/>
-                <wp:docPr id="2" name="Cadre de texte 1"/>
+                <wp:wrapSquare wrapText="largest"/>
+                <wp:docPr id="2" name="Cadre1"/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="3828960" cy="256680"/>
+                          <a:ext cx="3524400" cy="2832840"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:noFill/>
+                        <a:solidFill>
+                          <a:srgbClr val="ffffff"/>
+                        </a:solidFill>
                         <a:ln w="0">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0"/>
                         <a:fillRef idx="0"/>
                         <a:effectRef idx="0"/>
                         <a:fontRef idx="minor"/>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p>
                             <w:pPr>
-                              <w:pStyle w:val="Contenudecadre"/>
-                              <w:bidi w:val="0"/>
+                              <w:pStyle w:val="Figure"/>
+                              <w:spacing w:before="120" w:after="120"/>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
-                                <w:rFonts w:ascii="Chilanka" w:hAnsi="Chilanka"/>
-[...1 lines deleted...]
-                                <w:bCs/>
                                 <w:color w:val="000000"/>
-                                <w:sz w:val="28"/>
-                                <w:szCs w:val="28"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">SAE </w:t>
-[...12 lines deleted...]
-                              <w:t>31 et SAE 33</w:t>
+                              <w:drawing>
+                                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                                  <wp:extent cx="3212465" cy="2516505"/>
+                                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                                  <wp:docPr id="4" name="Image1" descr=""/>
+                                  <wp:cNvGraphicFramePr>
+                                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                                  </wp:cNvGraphicFramePr>
+                                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                        <pic:nvPicPr>
+                                          <pic:cNvPr id="4" name="Image1" descr=""/>
+                                          <pic:cNvPicPr>
+                                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                                          </pic:cNvPicPr>
+                                        </pic:nvPicPr>
+                                        <pic:blipFill>
+                                          <a:blip r:embed="rId2"/>
+                                          <a:stretch>
+                                            <a:fillRect/>
+                                          </a:stretch>
+                                        </pic:blipFill>
+                                        <pic:spPr bwMode="auto">
+                                          <a:xfrm>
+                                            <a:off x="0" y="0"/>
+                                            <a:ext cx="3212465" cy="2516505"/>
+                                          </a:xfrm>
+                                          <a:prstGeom prst="rect">
+                                            <a:avLst/>
+                                          </a:prstGeom>
+                                        </pic:spPr>
+                                      </pic:pic>
+                                    </a:graphicData>
+                                  </a:graphic>
+                                </wp:inline>
+                              </w:drawing>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr lIns="0" rIns="0" tIns="0" bIns="0" anchor="t">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="shape_0" ID="Cadre de texte 1" path="m0,0l-2147483645,0l-2147483645,-2147483646l0,-2147483646xe" stroked="f" o:allowincell="f" style="position:absolute;margin-left:4.3pt;margin-top:-5.2pt;width:301.45pt;height:20.15pt;mso-wrap-style:square;v-text-anchor:top">
-                <v:fill o:detectmouseclick="t" on="false"/>
+              <v:rect id="shape_0" ID="Cadre1" path="m0,0l-2147483645,0l-2147483645,-2147483646l0,-2147483646xe" fillcolor="white" stroked="f" o:allowincell="f" style="position:absolute;margin-left:102.2pt;margin-top:0.05pt;width:277.45pt;height:223pt;mso-wrap-style:none;v-text-anchor:middle;mso-position-horizontal:center" wp14:anchorId="077F5910">
+                <v:fill o:detectmouseclick="t" type="solid" color2="black"/>
                 <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p>
                       <w:pPr>
-                        <w:pStyle w:val="Contenudecadre"/>
-                        <w:bidi w:val="0"/>
+                        <w:pStyle w:val="Figure"/>
+                        <w:spacing w:before="120" w:after="120"/>
                         <w:rPr>
                           <w:color w:val="000000"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
-                          <w:rFonts w:ascii="Chilanka" w:hAnsi="Chilanka"/>
-[...1 lines deleted...]
-                          <w:bCs/>
                           <w:color w:val="000000"/>
-                          <w:sz w:val="28"/>
-                          <w:szCs w:val="28"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">SAE </w:t>
-[...12 lines deleted...]
-                        <w:t>31 et SAE 33</w:t>
+                        <w:drawing>
+                          <wp:inline distT="0" distB="0" distL="0" distR="0">
+                            <wp:extent cx="3212465" cy="2516505"/>
+                            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                            <wp:docPr id="5" name="Image1" descr=""/>
+                            <wp:cNvGraphicFramePr>
+                              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                            </wp:cNvGraphicFramePr>
+                            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                  <pic:nvPicPr>
+                                    <pic:cNvPr id="5" name="Image1" descr=""/>
+                                    <pic:cNvPicPr>
+                                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                                    </pic:cNvPicPr>
+                                  </pic:nvPicPr>
+                                  <pic:blipFill>
+                                    <a:blip r:embed="rId3"/>
+                                    <a:stretch>
+                                      <a:fillRect/>
+                                    </a:stretch>
+                                  </pic:blipFill>
+                                  <pic:spPr bwMode="auto">
+                                    <a:xfrm>
+                                      <a:off x="0" y="0"/>
+                                      <a:ext cx="3212465" cy="2516505"/>
+                                    </a:xfrm>
+                                    <a:prstGeom prst="rect">
+                                      <a:avLst/>
+                                    </a:prstGeom>
+                                  </pic:spPr>
+                                </pic:pic>
+                              </a:graphicData>
+                            </a:graphic>
+                          </wp:inline>
+                        </w:drawing>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
-                <w10:wrap type="none"/>
+                <w10:wrap type="square" side="largest"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...9 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
-        <w:bidi w:val="0"/>
-[...146 lines deleted...]
-        <w:bidi w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:i/>
           <w:iCs/>
-          <w:caps/>
-[...1 lines deleted...]
-          <w:sz w:val="28"/>
+          <w:color w:val="3FBAC2"/>
+          <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:caps/>
-[...1 lines deleted...]
-          <w:sz w:val="28"/>
+          <w:color w:val="3FBAC2"/>
+          <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-        <w:bidi w:val="0"/>
+        <w:pStyle w:val="Corpsdetexte"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:i/>
           <w:iCs/>
-          <w:caps/>
-[...1 lines deleted...]
-          <w:sz w:val="28"/>
+          <w:color w:val="3FBAC2"/>
+          <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:caps/>
-[...1 lines deleted...]
-          <w:sz w:val="28"/>
+          <w:color w:val="3FBAC2"/>
+          <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-        <w:bidi w:val="0"/>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:i/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="3FBAC2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="3FBAC2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:i/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="3FBAC2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="3FBAC2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:i/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="3FBAC2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="3FBAC2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:i/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="3FBAC2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="3FBAC2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:i/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="3FBAC2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="3FBAC2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:i/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="3FBAC2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="3FBAC2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="FFC000"/>
+          <w:ins w:id="1" w:author="Auteur inconnu" w:date="2026-09-01T13:45:45Z"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:caps/>
           <w:color w:val="FFC000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Anticiper </w:t>
-[...12 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">ANTICIPER - TRACER </w:t>
+      </w:r>
+      <w:ins w:id="0" w:author="Auteur inconnu" w:date="2026-09-01T13:45:45Z">
+        <w:r>
+          <w:rPr>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="FFC000"/>
+            <w:sz w:val="32"/>
+            <w:szCs w:val="32"/>
+          </w:rPr>
+          <w:t>–</w:t>
+        </w:r>
+      </w:ins>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:caps/>
           <w:color w:val="FFC000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> TRACER  </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> JUSTIFIER</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Symbol" w:cs="Symbol" w:ascii="Symbol" w:hAnsi="Symbol"/>
-[...2 lines deleted...]
-          <w:caps/>
           <w:color w:val="FFC000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:ins w:id="3" w:author="Auteur inconnu" w:date="2026-09-01T13:45:45Z"/>
         </w:rPr>
-        <w:t></w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:ins w:id="2" w:author="Auteur inconnu" w:date="2026-09-01T13:45:45Z">
+        <w:r>
+          <w:rPr/>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:i/>
-[...1 lines deleted...]
-          <w:caps/>
           <w:color w:val="FFC000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:ins w:id="5" w:author="Auteur inconnu" w:date="2026-09-01T13:45:45Z"/>
         </w:rPr>
-        <w:t xml:space="preserve"> JUSTIFIER </w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:ins w:id="4" w:author="Auteur inconnu" w:date="2026-09-01T13:45:45Z">
+        <w:r>
+          <w:rPr/>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Symbol" w:cs="Symbol" w:ascii="Symbol" w:hAnsi="Symbol"/>
-[...2 lines deleted...]
-          <w:caps/>
           <w:color w:val="FFC000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:del w:id="7" w:author="Auteur inconnu" w:date="2026-09-01T13:46:27Z"/>
         </w:rPr>
-        <w:t></w:t>
-[...34 lines deleted...]
-      </w:r>
+      </w:pPr>
+      <w:del w:id="6" w:author="Auteur inconnu" w:date="2026-09-01T13:46:27Z">
+        <w:r>
+          <w:rPr/>
+          <mc:AlternateContent>
+            <mc:Choice Requires="wps">
+              <w:drawing>
+                <wp:anchor behindDoc="1" distT="635" distB="0" distL="635" distR="635" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="18">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>30480</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>-290195</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="6127115" cy="1205230"/>
+                  <wp:effectExtent l="635" t="635" r="635" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="6" name="Polygone avec 9 angles 2"/>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                      <wps:wsp>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="6127200" cy="1205280"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="17020" h="3348">
+                                <a:moveTo>
+                                  <a:pt x="17020" y="428"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="17020" y="660"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="17020" y="3348"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="3348"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="448"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="31" y="419"/>
+                                  <a:pt x="812" y="828"/>
+                                  <a:pt x="2123" y="1102"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="2811" y="1247"/>
+                                  <a:pt x="4185" y="1366"/>
+                                  <a:pt x="4784" y="1355"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="5427" y="1343"/>
+                                  <a:pt x="6549" y="1252"/>
+                                  <a:pt x="7875" y="1017"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="9201" y="783"/>
+                                  <a:pt x="10457" y="389"/>
+                                  <a:pt x="10697" y="364"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="11374" y="174"/>
+                                  <a:pt x="12008" y="80"/>
+                                  <a:pt x="12578" y="36"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="13528" y="-35"/>
+                                  <a:pt x="14297" y="16"/>
+                                  <a:pt x="14621" y="48"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="15490" y="95"/>
+                                  <a:pt x="17020" y="428"/>
+                                  <a:pt x="17020" y="428"/>
+                                </a:cubicBezTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:gradFill rotWithShape="0">
+                            <a:gsLst>
+                              <a:gs pos="0">
+                                <a:srgbClr val="ffffff"/>
+                              </a:gs>
+                              <a:gs pos="100000">
+                                <a:srgbClr val="ffc000"/>
+                              </a:gs>
+                            </a:gsLst>
+                            <a:lin ang="3600000"/>
+                          </a:gradFill>
+                          <a:ln w="0">
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0"/>
+                          <a:fillRef idx="0"/>
+                          <a:effectRef idx="0"/>
+                          <a:fontRef idx="minor"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </mc:Choice>
+            <mc:Fallback>
+              <w:pict/>
+            </mc:Fallback>
+          </mc:AlternateContent>
+        </w:r>
+      </w:del>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
-        <w:bidi w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
+        <w:t>[Prénom] [Nom] [Numéro d’équipe]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
-        <w:bidi w:val="0"/>
-        <w:jc w:val="center"/>
         <w:rPr>
-          <w:i/>
-[...3 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:smallCaps/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:i/>
-[...2 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:smallCaps/>
         </w:rPr>
       </w:r>
-    </w:p>
-[...1056 lines deleted...]
-    </w:sdt>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:bidi w:val="0"/>
-[...14 lines deleted...]
-        <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor behindDoc="0" distT="635" distB="635" distL="635" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="6">
+              <wp:anchor behindDoc="0" distT="635" distB="0" distL="635" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="7" wp14:anchorId="7B694526">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>26035</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>74295</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6127115" cy="1205230"/>
-                <wp:effectExtent l="635" t="635" r="0" b="635"/>
+                <wp:effectExtent l="635" t="635" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="5" name="Polygone avec 9 angles 4"/>
+                <wp:docPr id="7" name="Polygone avec 9 angles 4"/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6127200" cy="1205280"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
                           <a:rect l="l" t="t" r="r" b="b"/>
                           <a:pathLst>
                             <a:path w="17020" h="3348">
                               <a:moveTo>
                                 <a:pt x="0" y="2920"/>
                               </a:moveTo>
                               <a:lnTo>
                                 <a:pt x="0" y="2688"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="0" y="0"/>
                               </a:lnTo>
@@ -1812,1421 +956,1052 @@
                               </a:cubicBezTo>
                               <a:cubicBezTo>
                                 <a:pt x="7819" y="2565"/>
                                 <a:pt x="6563" y="2959"/>
                                 <a:pt x="6323" y="2984"/>
                               </a:cubicBezTo>
                               <a:cubicBezTo>
                                 <a:pt x="5646" y="3174"/>
                                 <a:pt x="5012" y="3268"/>
                                 <a:pt x="4442" y="3312"/>
                               </a:cubicBezTo>
                               <a:cubicBezTo>
                                 <a:pt x="3492" y="3383"/>
                                 <a:pt x="2723" y="3332"/>
                                 <a:pt x="2399" y="3300"/>
                               </a:cubicBezTo>
                               <a:cubicBezTo>
                                 <a:pt x="1530" y="3253"/>
                                 <a:pt x="0" y="2920"/>
                                 <a:pt x="0" y="2920"/>
                               </a:cubicBezTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
-                        <a:gradFill rotWithShape="0">
-[...9 lines deleted...]
-                        </a:gradFill>
+                        <a:solidFill>
+                          <a:srgbClr val="ffc000"/>
+                        </a:solidFill>
                         <a:ln w="0">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0"/>
                         <a:fillRef idx="0"/>
                         <a:effectRef idx="0"/>
                         <a:fontRef idx="minor"/>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict/>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:bidi w:val="0"/>
-        <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:bidi w:val="0"/>
-        <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:bidi w:val="0"/>
-        <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:bidi w:val="0"/>
-        <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:bidi w:val="0"/>
-        <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:bidi w:val="0"/>
-        <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:bidi w:val="0"/>
-        <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:bidi w:val="0"/>
-        <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:bidi w:val="0"/>
-        <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:bidi w:val="0"/>
-        <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:bidi w:val="0"/>
-        <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:bidi w:val="0"/>
-        <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:bidi w:val="0"/>
-        <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:bidi w:val="0"/>
-        <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:bidi w:val="0"/>
-        <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:bidi w:val="0"/>
-        <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:bidi w:val="0"/>
-        <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:bidi w:val="0"/>
-        <w:ind w:left="0" w:right="0" w:hanging="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="__RefHeading___Toc123_704851383"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Accentuationforte"/>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
         </w:rPr>
         <w:t xml:space="preserve">Première </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Accentuationforte"/>
-          <w:rFonts w:eastAsia="Noto Sans CJK SC" w:cs="Lohit Devanagari"/>
+          <w:rFonts w:eastAsia="Noto Sans CJK SC"/>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
-          <w:color w:val="000000"/>
-          <w:sz w:val="44"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t xml:space="preserve">Partie </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:bidi w:val="0"/>
-        <w:ind w:left="0" w:right="0" w:hanging="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="__RefHeading___Toc125_704851383"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Accentuationforte"/>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation du carnet de bord </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
-        <w:bidi w:val="0"/>
-        <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:bidi w:val="0"/>
-        <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
-        <w:pBdr>
-[...4 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="__RefHeading___Toc127_704851383"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Objectifs d’Apprentissage </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
-        <w:bidi w:val="0"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
-        <w:widowControl/>
-[...1 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="140"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...28 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Ce carnet de bord constitue la première étape vers la réalisation d’un porte-folio qui vous permettra, au terme de la licence, de valoriser l’ensemble de vos compétences et de vos réalisations auprès d’un employeur ou d’une formation. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
-        <w:widowControl/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Être compétent, c’est :</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:bidi w:val="0"/>
-        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="140"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...29 lines deleted...]
-        <w:t>Être compétent, c’est :</w:t>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Avoir mené des actions de qualité, en s’appuyant sur des connaissances fiables et valides.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
-        <w:widowControl/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Comment allez-vous le démontrer ? Dans ce portfolio, vous allez apporter des preuves de vos actions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:bidi w:val="0"/>
-        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="140"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...29 lines deleted...]
-        <w:t>Avoir mené des actions de qualité, en s’appuyant sur des connaissances fiables et valides.</w:t>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Être capable de prendre du recul sur l’action menée, et de la corriger si nécessaire.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
-        <w:widowControl/>
-[...2 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:hanging="0"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...29 lines deleted...]
-        <w:t>Comment allez-vous le démontrer ? Dans ce portfolio, vous allez apporter des preuves de vos actions.</w:t>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Quels savoirs, savoir-faire, attitudes avez-vous été amené à développer ? Quelles ont été vos réussites, vos difficultés ? Comment vous y êtes-vous pris pour y remédier ? Dans ce portfolio, vous allez expliquer comment vous vous y prenez pour apprendre et devenir un professionnel toujours plus compétent.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
-        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:bidi w:val="0"/>
-        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="140"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...29 lines deleted...]
-        <w:t>Être capable de prendre du recul sur l’action menée, et de la corriger si nécessaire.</w:t>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Être capable de s’adapter et de transférer ces apprentissages dans d’autres situations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
-        <w:widowControl/>
-[...2 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:hanging="0"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...29 lines deleted...]
-        <w:t>Quels savoirs, savoir-faire, attitudes avez-vous été amené à développer ? Quelles ont été vos réussites, vos difficultés ? Comment vous y êtes-vous pris pour y remédier ? Dans ce portfolio, vous allez expliquer comment vous vous y prenez pour apprendre et devenir un professionnel toujours plus compétent.</w:t>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Dans ce portfolio, vous allez pouvoir faire le lien entre vos apprentissages et vos projets (de poursuite d’étude, de stages, d’insertion professionnelle) et expliquer en quoi les compétences développées pourront être utiles.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
-        <w:widowControl/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Le portfolio va se construire sur les 3 années de la licence. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>En L1, vous avez identifié les objectifs de chaque enseignement, les liens entre ces enseignements, les SAÉs et la compétence développée, et vous avez capitalisé et tracé l’ensemble de vos actions dans un même carnet de bord.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>En L2, la deuxième étape est de compléter les démarches effectuées en L1 des justifications de vos actions. Vous devrez donc consigner les objectifs d’enseignement, les liens entre les enseignements, les SAÉs et la compétence entraînée au travers de celles-ci, capitaliser et compiler l’ensemble de vos actions et justifier vos actions (justifications sur la base de ressources confrontées, de recherche bibliographiques, d’outils méthodologiques, etc...).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ce carnet est organisé de façon à vous permettre d’avancer dans ce travail. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:bidi w:val="0"/>
-[...255 lines deleted...]
-        <w:jc w:val="left"/>
         <w:rPr>
           <w:smallCaps/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="__RefHeading___Toc129_704851383"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r>
+        <w:rPr/>
+        <w:t>Comment remplir son carnet de bord </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ce carnet de bord est un modèle dont vous pouvez modifier l’apparence esthétique mais dont vous devez respecter le contenu imposé. C’est un modèle utilisable sous open-office, word ou google pré-formaté avec la définition des styles et de leur hiérarchie de façon à vous aider à utiliser ces logiciels de traitement de texte. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="57" w:after="57"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Vous avez deux grandes parties à remplir : </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="57" w:after="57"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Le suivi de votre projet</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> : Pour chaque séance en présentiel, un tableau vous permet de garder des traces de votre travail. Vous devez aussi insérer les différentes versions de vos rendus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="57" w:after="57"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>L'analyse de votre projet</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> : Vous essaierez de faire le point sur ce qui a bien marché ou non dans ce travail. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ce carnet de bord est un rendu de la SAÉ mais qui pourra être utilisé pour évaluer votre réussite en cas de non-validation directe de l’année ou du semestre. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
         <w:rPr>
           <w:smallCaps/>
         </w:rPr>
-        <w:t>Comment remplir son carnet de bord </w:t>
-[...337 lines deleted...]
-        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="__RefHeading___Toc131_704851383"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Quand remplir son carnet de bord </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
         <w:rPr>
           <w:smallCaps/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="__RefHeading___Toc131_704851383"/>
-      <w:bookmarkEnd w:id="4"/>
       <w:r>
         <w:rPr>
           <w:smallCaps/>
         </w:rPr>
-        <w:t xml:space="preserve">Quand remplir son carnet  de bord </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Le carnet de bord doit être rempli </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>au fur et à mesure</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> à chaque fin de séance ou à chaque fin d’ECUE. Il est votre boussole dans la formation. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
-        <w:bidi w:val="0"/>
-        <w:jc w:val="left"/>
         <w:rPr>
           <w:smallCaps/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:smallCaps/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...35 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:pStyle w:val="Titre2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
         <w:rPr>
           <w:smallCaps/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:rPr/>
+        <w:t>ALERTE IA : je peux ou je peux pas ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
         <w:rPr>
           <w:smallCaps/>
         </w:rPr>
-      </w:r>
-[...5 lines deleted...]
-        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:smallCaps/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">L’IA générative est un outil qui peut présenter de nombreux avantages mais qui comporte également </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>un risque de plagiat très élevé</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>. Une IA générative</w:t>
+      </w:r>
+      <w:del w:id="8" w:author="Elisa Catao" w:date="2026-08-31T22:27:00Z">
+        <w:r>
+          <w:rPr/>
+          <w:delText xml:space="preserve"> </w:delText>
+        </w:r>
+      </w:del>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ne « crée » rien, elle utilise, compile, amalgame de grandes bases de données afin de répondre à la question que vous lui posez. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Titre3"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Les biais (non exhaustif)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Données </w:t>
+      </w:r>
+      <w:del w:id="9" w:author="Elisa Catao" w:date="2026-08-31T22:27:00Z">
+        <w:r>
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:delText>éronnées</w:delText>
+        </w:r>
+      </w:del>
+      <w:ins w:id="10" w:author="Elisa Catao" w:date="2026-08-31T22:27:00Z">
+        <w:r>
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>erronées</w:t>
+        </w:r>
+      </w:ins>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>: Le texte réponse généré utilise toutes les sources de façon équivalente si vous ne définissez une origine de sources ou si</w:t>
+      </w:r>
+      <w:ins w:id="11" w:author="Elisa Catao" w:date="2026-08-31T22:27:00Z">
+        <w:r>
+          <w:rPr/>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:ins>
+      <w:r>
+        <w:rPr/>
+        <w:t>vou</w:t>
+      </w:r>
+      <w:del w:id="12" w:author="Elisa Catao" w:date="2026-08-31T22:27:00Z">
+        <w:r>
+          <w:rPr/>
+          <w:delText xml:space="preserve"> </w:delText>
+        </w:r>
+      </w:del>
+      <w:r>
+        <w:rPr/>
+        <w:t>s</w:t>
+      </w:r>
+      <w:ins w:id="13" w:author="Elisa Catao" w:date="2026-08-31T22:27:00Z">
+        <w:r>
+          <w:rPr/>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:ins>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">n’utilisez pas </w:t>
+      </w:r>
+      <w:del w:id="14" w:author="Elisa Catao" w:date="2026-08-31T22:28:00Z">
+        <w:r>
+          <w:rPr/>
+          <w:delText xml:space="preserve">uen </w:delText>
+        </w:r>
+      </w:del>
+      <w:ins w:id="15" w:author="Elisa Catao" w:date="2026-08-31T22:28:00Z">
+        <w:r>
+          <w:rPr/>
+          <w:t xml:space="preserve">une </w:t>
+        </w:r>
+      </w:ins>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">IA scientifique spécialisée. Si la majorité de ses sources disent que le soleil est rouge alors elle va vous dire que le soleil est rouge. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Sources inexistantes </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">: Vous pouvez lui demander de sourcer sous texte mais l’expérience des années précédentes montre que l’IA se réfère parfois à des sources, correctement citées et qui ont l’air scientifique mais qui n’existent pas. Elles sont l’amalgame de plusieurs papiers. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Images plagiées</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> : Les figures ne peuvent pas être réalisées à l’IA car outre l’esthétique douteuse de celles-ci, elles sont réalisées en utilisant des images existantes et donc tombent dans le domaine du plagiat. Vos figures devront être faites en </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>inkscape</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Titre3"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Les utilisations possibles</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Afin d’éviter le plagiat, l’I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>A peut être utilisée à des fins de correction</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> de votre travail ou d’amélioration mais attention : il faut lui donner tous les paramètres nécessaires issus de vos cours afin qu’elle ne vous corrige pas un texte scientifique façon Marcel Proust. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Vous pouvez aussi avoir des</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> IA spécialisées </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">comme NoteBookLM pour la bibliographie. Néanmoins, comme ces IA sont spécialisées une maîtrise de l’exercice sans l’IA est nécessaire en amont et nous vous proposerons ces outils au second semestre. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">L’IA est un très bon compagnon pour coder un programme informatique mais attention sans une bonne maîtrise du fonctionnement du langage et sans contrôle </w:t>
+      </w:r>
+      <w:del w:id="16" w:author="Elisa Catao" w:date="2026-08-31T22:30:00Z">
+        <w:r>
+          <w:rPr/>
+          <w:delText>dérrière</w:delText>
+        </w:r>
+      </w:del>
+      <w:ins w:id="17" w:author="Elisa Catao" w:date="2026-08-31T22:30:00Z">
+        <w:r>
+          <w:rPr/>
+          <w:t>derrière</w:t>
+        </w:r>
+      </w:ins>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> de l’action de chaque fonction, elle peut vous proposer des solutions totalement inadaptées à vos besoins. C’est pourquoi il est préférable de </w:t>
+      </w:r>
+      <w:del w:id="18" w:author="Elisa Catao" w:date="2026-08-31T22:30:00Z">
+        <w:r>
+          <w:rPr/>
+          <w:delText>cider</w:delText>
+        </w:r>
+      </w:del>
+      <w:ins w:id="19" w:author="Elisa Catao" w:date="2026-08-31T22:30:00Z">
+        <w:r>
+          <w:rPr/>
+          <w:t>citer</w:t>
+        </w:r>
+      </w:ins>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> soi-même en demandant </w:t>
+      </w:r>
+      <w:del w:id="20" w:author="Elisa Catao" w:date="2026-08-31T22:30:00Z">
+        <w:r>
+          <w:rPr/>
+          <w:delText>évantuellement</w:delText>
+        </w:r>
+      </w:del>
+      <w:ins w:id="21" w:author="Elisa Catao" w:date="2026-08-31T22:30:00Z">
+        <w:r>
+          <w:rPr/>
+          <w:t>éventuellement</w:t>
+        </w:r>
+      </w:ins>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> à  l’IA des fonctions utiles ou alors de corriger vos erreurs quand vous ne les trouvez pas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
         <w:rPr>
           <w:smallCaps/>
         </w:rPr>
-      </w:r>
-[...5 lines deleted...]
-        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:smallCaps/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
-        <w:bidi w:val="0"/>
-[...33 lines deleted...]
-        <w:jc w:val="left"/>
         <w:rPr>
           <w:smallCaps/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:smallCaps/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor behindDoc="0" distT="0" distB="635" distL="635" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="7">
+              <wp:anchor behindDoc="0" distT="635" distB="0" distL="0" distR="635" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="8" wp14:anchorId="4CCB38DB">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>38100</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>106680</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6127115" cy="1205230"/>
-                <wp:effectExtent l="635" t="0" r="0" b="635"/>
+                <wp:effectExtent l="0" t="635" r="635" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="6" name="Polygone avec 9 angles 6"/>
+                <wp:docPr id="8" name="Polygone avec 9 angles 6"/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6127200" cy="1205280"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
                           <a:rect l="l" t="t" r="r" b="b"/>
                           <a:pathLst>
                             <a:path w="17020" h="3348">
                               <a:moveTo>
                                 <a:pt x="0" y="2920"/>
                               </a:moveTo>
                               <a:lnTo>
                                 <a:pt x="0" y="2688"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="0" y="0"/>
                               </a:lnTo>
@@ -3253,705 +2028,720 @@
                               </a:cubicBezTo>
                               <a:cubicBezTo>
                                 <a:pt x="7819" y="2565"/>
                                 <a:pt x="6563" y="2959"/>
                                 <a:pt x="6323" y="2984"/>
                               </a:cubicBezTo>
                               <a:cubicBezTo>
                                 <a:pt x="5646" y="3174"/>
                                 <a:pt x="5012" y="3268"/>
                                 <a:pt x="4442" y="3312"/>
                               </a:cubicBezTo>
                               <a:cubicBezTo>
                                 <a:pt x="3492" y="3383"/>
                                 <a:pt x="2723" y="3332"/>
                                 <a:pt x="2399" y="3300"/>
                               </a:cubicBezTo>
                               <a:cubicBezTo>
                                 <a:pt x="1530" y="3253"/>
                                 <a:pt x="0" y="2920"/>
                                 <a:pt x="0" y="2920"/>
                               </a:cubicBezTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
-                        <a:gradFill rotWithShape="0">
-[...9 lines deleted...]
-                        </a:gradFill>
+                        <a:solidFill>
+                          <a:srgbClr val="ffc000"/>
+                        </a:solidFill>
                         <a:ln w="0">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0"/>
                         <a:fillRef idx="0"/>
                         <a:effectRef idx="0"/>
                         <a:fontRef idx="minor"/>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict/>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
-        <w:bidi w:val="0"/>
-        <w:jc w:val="left"/>
         <w:rPr>
           <w:smallCaps/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:smallCaps/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
-        <w:bidi w:val="0"/>
-        <w:jc w:val="left"/>
         <w:rPr>
           <w:smallCaps/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:smallCaps/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
-        <w:bidi w:val="0"/>
-        <w:jc w:val="left"/>
         <w:rPr>
           <w:smallCaps/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:smallCaps/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
-        <w:bidi w:val="0"/>
-        <w:jc w:val="left"/>
         <w:rPr>
           <w:smallCaps/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:smallCaps/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
-        <w:bidi w:val="0"/>
-        <w:jc w:val="left"/>
         <w:rPr>
           <w:smallCaps/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:smallCaps/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:bidi w:val="0"/>
-        <w:ind w:left="0" w:right="0" w:hanging="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:bidi w:val="0"/>
-[...8 lines deleted...]
-      <w:bookmarkEnd w:id="6"/>
+        <w:ind w:left="0" w:hanging="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:bidi w:val="0"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">S </w:t>
+        <w:ind w:left="0" w:hanging="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
-        <w:keepNext w:val="true"/>
-[...1 lines deleted...]
-        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:suppressLineNumbers/>
-[...33 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="0" w:hanging="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Avant d’agir : </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Titre1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="0" w:hanging="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Analyser les attendus et anticiper les actions </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Titre1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="0" w:hanging="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="__RefHeading___Toc135_704851383"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r>
+        <w:rPr/>
         <w:t>[Insérer ici le titre de mon Projet]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
-        <w:bidi w:val="0"/>
-        <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
-        <w:bidi w:val="0"/>
-        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
-        <w:bidi w:val="0"/>
-        <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
-        <w:pBdr>
-[...19 lines deleted...]
-        <w:t>vant les TD</w:t>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="__RefHeading___Toc137_704851383"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r>
+        <w:rPr/>
+        <w:t>Présentation du travail à réaliser</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
-        <w:bidi w:val="0"/>
-        <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
-        <w:bidi w:val="0"/>
-[...8 lines deleted...]
-        <w:t>Compétence 1 : Résoudre une problématique scientifique</w:t>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:lineRule="auto" w:line="259"/>
+        <w:ind w:left="0" w:hanging="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Nom de la compétence </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
-        <w:bidi w:val="0"/>
-        <w:jc w:val="left"/>
         <w:rPr>
           <w:i/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+        <w:t>[Décrire ici les caractéristiques de la compétence ainsi que les objectifs d’apprentissage de la deuxième année de licence]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
-        <w:bidi w:val="0"/>
-[...60 lines deleted...]
-        <w:jc w:val="left"/>
         <w:rPr>
           <w:i/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Titre3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:lineRule="auto" w:line="259"/>
+        <w:ind w:left="0" w:hanging="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Nom de la SAÉ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
-        <w:bidi w:val="0"/>
-        <w:jc w:val="both"/>
         <w:rPr>
-          <w:i/>
-[...2 lines deleted...]
-          <w:color w:val="4472C4"/>
+          <w:smallCaps/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:smallCaps/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:smallCaps/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="4472C4"/>
         </w:rPr>
-        <w:t>[Décrire ici ce que vous avez compris des caractéristiques de la compétence et des objectifs d’apprentissage de la deuxième année de licence : qu’est-ce qui est attendu de vous sur la compétence « concevoir un projet » ? sur quels critères sera-t-elle évaluée ?]</w:t>
+        <w:t>Décrire ici la situation d’apprentissage proposée ce semestre avec les objectifs ainsi que les différentes étapes]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
-        <w:bidi w:val="0"/>
-        <w:jc w:val="left"/>
         <w:rPr>
           <w:i/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:rPr>
+          <w:i/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Titre3"/>
-        <w:bidi w:val="0"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="0" w:hanging="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="__RefHeading___Toc143_704851383"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r>
+        <w:rPr/>
+        <w:t>Ma stratégie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Noto Sans CJK SC" w:cs="Lohit Devanagari"/>
-[...27 lines deleted...]
-        <w:rPr>
+          <w:i/>
+          <w:i/>
+          <w:iCs/>
           <w:smallCaps/>
         </w:rPr>
-      </w:pPr>
-[...11 lines deleted...]
-        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:smallCaps/>
-          <w:color w:val="4472C4"/>
         </w:rPr>
-        <w:t>[</w:t>
-[...9 lines deleted...]
-        <w:t>Décrire ici ce que vous avez compris de la SAE : quel est le contexte ? quels sont les objectifs ? quelles sont les ressources et/ou les moyens disponibles pour réaliser le projet ? quelles sont les éventuelles contraintes ?]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
-        <w:bidi w:val="0"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:i/>
           <w:iCs/>
-          <w:caps w:val="false"/>
-[...1 lines deleted...]
-          <w:color w:val="4472C4"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr/>
-[...7 lines deleted...]
-        <w:jc w:val="left"/>
         <w:rPr>
-          <w:color w:val="FFC000"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:t>Plan d’action : Ma démarche</w:t>
+        <w:t>[Résumer ici le projet que vous avez choisi et expliquer ce choix. Cette partie peut et doit être corrigée et modifiée au fur et à mesure de l’avancée de votre projet]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
-        <w:bidi w:val="0"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:i/>
           <w:iCs/>
-          <w:caps w:val="false"/>
-[...1 lines deleted...]
-          <w:color w:val="4472C4"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:caps w:val="false"/>
-[...1 lines deleted...]
-          <w:color w:val="4472C4"/>
         </w:rPr>
-        <w:t>[Résumer ici la démarche que vous envisagez pour conduire ce projet dans les délais impartis. Indiquer les grandes étapes et leurs objectifs. La démarche sera précisée au fur et à mesure de l’avancée de votre projet]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
-        <w:bidi w:val="0"/>
-        <w:jc w:val="left"/>
         <w:rPr>
           <w:i/>
           <w:i/>
           <w:iCs/>
-          <w:caps w:val="false"/>
-          <w:smallCaps w:val="false"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:caps w:val="false"/>
-          <w:smallCaps w:val="false"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
-        <w:bidi w:val="0"/>
-        <w:jc w:val="left"/>
         <w:rPr>
           <w:i/>
           <w:i/>
           <w:iCs/>
-          <w:caps w:val="false"/>
-          <w:smallCaps w:val="false"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:caps w:val="false"/>
-          <w:smallCaps w:val="false"/>
         </w:rPr>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
-        <w:bidi w:val="0"/>
-        <w:jc w:val="left"/>
         <w:rPr>
           <w:i/>
           <w:i/>
           <w:iCs/>
-          <w:caps w:val="false"/>
-          <w:smallCaps w:val="false"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:caps w:val="false"/>
-          <w:smallCaps w:val="false"/>
         </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:rPr>
+          <w:i/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:rPr>
+          <w:i/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:rPr>
+          <w:i/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:rPr>
+          <w:smallCaps/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor behindDoc="0" distT="0" distB="635" distL="635" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="9">
+              <wp:anchor behindDoc="0" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="11" wp14:anchorId="5C21E710">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>6350</wp:posOffset>
+                  <wp:posOffset>209550</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>39370</wp:posOffset>
+                  <wp:posOffset>276225</wp:posOffset>
                 </wp:positionV>
+                <wp:extent cx="5486400" cy="482600"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="9" name="Cadre de texte 1"/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5486400" cy="482760"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="0">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0"/>
+                        <a:fillRef idx="0"/>
+                        <a:effectRef idx="0"/>
+                        <a:fontRef idx="minor"/>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p>
+                            <w:pPr>
+                              <w:pStyle w:val="Contenudecadre"/>
+                              <w:overflowPunct w:val="true"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>Pendant l’action : Tracer, Justifier, Ajuster</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr lIns="0" rIns="0" tIns="0" bIns="0" anchor="t">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect id="shape_0" ID="Cadre de texte 1" path="m0,0l-2147483645,0l-2147483645,-2147483646l0,-2147483646xe" stroked="f" o:allowincell="f" style="position:absolute;margin-left:16.5pt;margin-top:21.75pt;width:431.95pt;height:37.95pt;mso-wrap-style:square;v-text-anchor:top" wp14:anchorId="5C21E710">
+                <v:fill o:detectmouseclick="t" on="false"/>
+                <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p>
+                      <w:pPr>
+                        <w:pStyle w:val="Contenudecadre"/>
+                        <w:overflowPunct w:val="true"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>Pendant l’action : Tracer, Justifier, Ajuster</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="none"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6E4C4B22">
                 <wp:extent cx="6127115" cy="1205230"/>
-                <wp:effectExtent l="635" t="0" r="0" b="635"/>
-[...1 lines deleted...]
-                <wp:docPr id="7" name="Polygone avec 9 angles 10"/>
+                <wp:effectExtent l="0" t="635" r="635" b="0"/>
+                <wp:docPr id="11" name="Forme6"/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6127200" cy="1205280"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
                           <a:rect l="l" t="t" r="r" b="b"/>
                           <a:pathLst>
                             <a:path w="17020" h="3348">
                               <a:moveTo>
                                 <a:pt x="0" y="2920"/>
                               </a:moveTo>
                               <a:lnTo>
                                 <a:pt x="0" y="2688"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="0" y="0"/>
                               </a:lnTo>
@@ -3978,17115 +2768,5909 @@
                               </a:cubicBezTo>
                               <a:cubicBezTo>
                                 <a:pt x="7819" y="2565"/>
                                 <a:pt x="6563" y="2959"/>
                                 <a:pt x="6323" y="2984"/>
                               </a:cubicBezTo>
                               <a:cubicBezTo>
                                 <a:pt x="5646" y="3174"/>
                                 <a:pt x="5012" y="3268"/>
                                 <a:pt x="4442" y="3312"/>
                               </a:cubicBezTo>
                               <a:cubicBezTo>
                                 <a:pt x="3492" y="3383"/>
                                 <a:pt x="2723" y="3332"/>
                                 <a:pt x="2399" y="3300"/>
                               </a:cubicBezTo>
                               <a:cubicBezTo>
                                 <a:pt x="1530" y="3253"/>
                                 <a:pt x="0" y="2920"/>
                                 <a:pt x="0" y="2920"/>
                               </a:cubicBezTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
-                        <a:gradFill rotWithShape="0">
-[...9 lines deleted...]
-                        </a:gradFill>
+                        <a:solidFill>
+                          <a:srgbClr val="ffc000"/>
+                        </a:solidFill>
                         <a:ln w="0">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0"/>
                         <a:fillRef idx="0"/>
                         <a:effectRef idx="0"/>
                         <a:fontRef idx="minor"/>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-              </wp:anchor>
+              </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict/>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
-        <w:bidi w:val="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:i/>
-[...3 lines deleted...]
-          <w:smallCaps w:val="false"/>
+          <w:b/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:i/>
-[...222 lines deleted...]
-          <w:smallCaps w:val="false"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:bidi w:val="0"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">PENDANT L’ACTION : </w:t>
+        <w:ind w:left="720" w:hanging="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:ind w:left="720" w:hanging="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:ind w:left="720" w:hanging="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:ind w:left="720" w:hanging="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:ind w:left="720" w:hanging="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:ind w:left="720" w:hanging="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:ind w:left="720" w:hanging="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:bidi w:val="0"/>
-[...7 lines deleted...]
-        <w:t>TRACER, JUSTIFIER, AJUSTER</w:t>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Étape 1   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:bidi w:val="0"/>
-        <w:ind w:left="0" w:right="0" w:hanging="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Recherche Bibliographique</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
         <w:rPr>
-          <w:i/>
-[...3 lines deleted...]
-          <w:smallCaps w:val="false"/>
+          <w:smallCaps/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="__RefHeading___Toc135_7048513831"/>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkStart w:id="8" w:name="__RefHeading___Toc145_704851383"/>
+      <w:bookmarkEnd w:id="8"/>
       <w:r>
         <w:rPr>
-          <w:i/>
-[...2 lines deleted...]
-          <w:smallCaps w:val="false"/>
+          <w:smallCaps/>
         </w:rPr>
-        <w:t>[Insérer ici le titre de mon Projet]</w:t>
+        <w:t>Mes exercices d’apprentissage</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Dans cette partie, vous allez conserver le travail réalis</w:t>
+      </w:r>
+      <w:ins w:id="22" w:author="Elisa Catao" w:date="2026-08-31T22:35:00Z">
+        <w:r>
+          <w:rPr/>
+          <w:t>é</w:t>
+        </w:r>
+      </w:ins>
+      <w:del w:id="23" w:author="Elisa Catao" w:date="2026-08-31T22:35:00Z">
+        <w:r>
+          <w:rPr/>
+          <w:delText>e</w:delText>
+        </w:r>
+      </w:del>
+      <w:del w:id="24" w:author="Elisa Catao" w:date="2026-08-31T22:34:00Z">
+        <w:r>
+          <w:rPr/>
+          <w:delText>r</w:delText>
+        </w:r>
+      </w:del>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> au cours des exercices proposés dans les ateliers de travail. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
-        <w:bidi w:val="0"/>
-[...74 lines deleted...]
-        <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9061" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="108" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="108" w:type="dxa"/>
         </w:tblCellMar>
+        <w:tblLook w:val="04a0" w:noHBand="0" w:noVBand="1" w:firstColumn="1" w:lastRow="0" w:lastColumn="0" w:firstRow="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9061"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9061" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="FDE9A9" w:val="clear"/>
+            <w:shd w:color="auto" w:fill="FDE9A9" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:bidi w:val="0"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Traces de mes actions </w:t>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Traces de mes actions : comparer revue et article</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9061" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:bidi w:val="0"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
-[...75 lines deleted...]
-                <w:color w:val="111111"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
-[...59 lines deleted...]
-          </w:tcPr>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:bidi w:val="0"/>
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
-[...222 lines deleted...]
-                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
-[...483 lines deleted...]
-                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">Réaliser l’exercice de comparaison. </w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="5000" w:type="pct"/>
               <w:jc w:val="left"/>
-              <w:tblInd w:w="-5" w:type="dxa"/>
+              <w:tblInd w:w="0" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="55" w:type="dxa"/>
                 <w:left w:w="55" w:type="dxa"/>
                 <w:bottom w:w="55" w:type="dxa"/>
                 <w:right w:w="55" w:type="dxa"/>
               </w:tblCellMar>
+              <w:tblLook w:val="04a0" w:noHBand="0" w:noVBand="1" w:firstColumn="1" w:lastRow="0" w:lastColumn="0" w:firstRow="1"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="2948"/>
-              <w:gridCol w:w="2948"/>
+              <w:gridCol w:w="2947"/>
+              <w:gridCol w:w="2949"/>
               <w:gridCol w:w="2949"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr/>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2948" w:type="dxa"/>
+                  <w:tcW w:w="2947" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Contenudetableau"/>
+                    <w:widowControl w:val="false"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:b/>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                     <w:t>Critère</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2948" w:type="dxa"/>
+                  <w:tcW w:w="2949" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Contenudetableau"/>
+                    <w:widowControl w:val="false"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:b/>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                     <w:t>Revue</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2949" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Contenudetableau"/>
+                    <w:widowControl w:val="false"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:b/>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                     <w:t>Article</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr/>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2948" w:type="dxa"/>
+                  <w:tcW w:w="2947" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Contenudetableau"/>
+                    <w:widowControl w:val="false"/>
                     <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:t xml:space="preserve">Appellation </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2948" w:type="dxa"/>
+                  <w:tcW w:w="2949" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Contenudetableau"/>
+                    <w:widowControl w:val="false"/>
                     <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2949" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Contenudetableau"/>
+                    <w:widowControl w:val="false"/>
                     <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr/>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2948" w:type="dxa"/>
+                  <w:tcW w:w="2947" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Contenudetableau"/>
+                    <w:widowControl w:val="false"/>
                     <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:t>Titre</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2948" w:type="dxa"/>
+                  <w:tcW w:w="2949" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Contenudetableau"/>
+                    <w:widowControl w:val="false"/>
                     <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2949" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Contenudetableau"/>
+                    <w:widowControl w:val="false"/>
                     <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr/>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2948" w:type="dxa"/>
+                  <w:tcW w:w="2947" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Contenudetableau"/>
+                    <w:widowControl w:val="false"/>
                     <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:t>Plan</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2948" w:type="dxa"/>
+                  <w:tcW w:w="2949" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Contenudetableau"/>
+                    <w:widowControl w:val="false"/>
                     <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2949" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Contenudetableau"/>
+                    <w:widowControl w:val="false"/>
                     <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr/>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2948" w:type="dxa"/>
+                  <w:tcW w:w="2947" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Contenudetableau"/>
+                    <w:widowControl w:val="false"/>
                     <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:t>Figure</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2948" w:type="dxa"/>
+                  <w:tcW w:w="2949" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Contenudetableau"/>
+                    <w:widowControl w:val="false"/>
                     <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2949" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Contenudetableau"/>
+                    <w:widowControl w:val="false"/>
                     <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr/>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2948" w:type="dxa"/>
+                  <w:tcW w:w="2947" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Contenudetableau"/>
+                    <w:widowControl w:val="false"/>
                     <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:t xml:space="preserve">Proximité avec les résultats bruts de la recherche </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2948" w:type="dxa"/>
+                  <w:tcW w:w="2949" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Contenudetableau"/>
+                    <w:widowControl w:val="false"/>
                     <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2949" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Contenudetableau"/>
+                    <w:widowControl w:val="false"/>
                     <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte"/>
               <w:widowControl w:val="false"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="5"/>
               </w:numPr>
-              <w:bidi w:val="0"/>
               <w:spacing w:before="0" w:after="140"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="fr-FR"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="111111"/>
-                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9061" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="FDE9A9" w:val="clear"/>
+            <w:shd w:color="auto" w:fill="FDE9A9" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:bidi w:val="0"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="111111"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="111111"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
-[...16 lines deleted...]
-              <w:t>utiliser un article ou une revue ?</w:t>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Justifier mes choix : utiliser un article ou une revue ?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9061" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:bidi w:val="0"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
-[...3 lines deleted...]
-              <w:rPr/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:bidi w:val="0"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte"/>
               <w:widowControl w:val="false"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="5"/>
               </w:numPr>
-              <w:bidi w:val="0"/>
               <w:spacing w:before="0" w:after="140"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Noto Serif CJK SC" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="111111"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Noto Serif CJK SC" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="111111"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Noto Serif CJK SC" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>[Indiquer ici dans quel cas vous choisiriez un article et dans quel cas vous choisiriez d’utiliser un</w:t>
+            </w:r>
+            <w:ins w:id="25" w:author="Elisa Catao" w:date="2026-08-31T22:35:00Z">
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:color w:val="111111"/>
+                  <w:kern w:val="0"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+                </w:rPr>
+                <w:t>e</w:t>
+              </w:r>
+            </w:ins>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="111111"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
-[...14 lines deleted...]
-              <w:t>]</w:t>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> revue scientifique]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:bidi w:val="0"/>
-        <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:bidi w:val="0"/>
-        <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:bidi w:val="0"/>
-        <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9061" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="108" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="108" w:type="dxa"/>
         </w:tblCellMar>
+        <w:tblLook w:val="04a0" w:noHBand="0" w:noVBand="1" w:firstColumn="1" w:lastRow="0" w:lastColumn="0" w:firstRow="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9061"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9061" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="FDE9A9" w:val="clear"/>
+            <w:shd w:color="auto" w:fill="FDE9A9" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:bidi w:val="0"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
-[...13 lines deleted...]
-              <w:t>Utilisation de Zotero</w:t>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Traces de mes actions :   Utilisation de Zotero</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9061" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:bidi w:val="0"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
-[...16 lines deleted...]
-                <w:iCs/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
-                <w:i/>
-                <w:iCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr>
+                <w:i/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>[indiquez ici les différentes manipulations à réaliser pour créer une collection et aller chercher une référence à ajouter dans la collection]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:bidi w:val="0"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte"/>
               <w:widowControl w:val="false"/>
-              <w:bidi w:val="0"/>
               <w:spacing w:before="0" w:after="140"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="fr-FR"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="111111"/>
-                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9061" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="FDE9A9" w:val="clear"/>
+            <w:shd w:color="auto" w:fill="FDE9A9" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:bidi w:val="0"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="111111"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="111111"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
-[...16 lines deleted...]
-              <w:t>organisation</w:t>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Justifier mes choix : organisation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9061" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:bidi w:val="0"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte"/>
               <w:widowControl w:val="false"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="5"/>
               </w:numPr>
-              <w:bidi w:val="0"/>
               <w:spacing w:before="0" w:after="140"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Noto Serif CJK SC" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="111111"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Noto Serif CJK SC" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="111111"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
-[...27 lines deleted...]
-              <w:t>]</w:t>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>[Indiquer ici comment vous organisez votre zotero afin de pouvoir ranger les sources des différents travaux que vous aurez à mener au cours de votre licence]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
-        <w:bidi w:val="0"/>
-        <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr/>
-[...6 lines deleted...]
-        <w:jc w:val="left"/>
         <w:rPr>
-          <w:b/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr/>
+      </w:r>
+      <w:r>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
-        <w:bidi w:val="0"/>
-[...18 lines deleted...]
-        <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9061" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="108" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="108" w:type="dxa"/>
         </w:tblCellMar>
+        <w:tblLook w:val="04a0" w:noHBand="0" w:noVBand="1" w:firstColumn="1" w:lastRow="0" w:lastColumn="0" w:firstRow="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9061"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9061" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="FDE9A9" w:val="clear"/>
+            <w:shd w:color="auto" w:fill="FDE9A9" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:bidi w:val="0"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
-[...13 lines deleted...]
-              <w:t>Rechercher Bibliographique</w:t>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Traces de mes actions :  Rechercher Bibliographique</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9061" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:bidi w:val="0"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
-[...3 lines deleted...]
-              <w:rPr/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:bidi w:val="0"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">Réaliser l’exercice de comparaison. </w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="5000" w:type="pct"/>
               <w:jc w:val="left"/>
-              <w:tblInd w:w="-5" w:type="dxa"/>
+              <w:tblInd w:w="0" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="55" w:type="dxa"/>
                 <w:left w:w="55" w:type="dxa"/>
                 <w:bottom w:w="55" w:type="dxa"/>
                 <w:right w:w="55" w:type="dxa"/>
               </w:tblCellMar>
+              <w:tblLook w:val="04a0" w:noHBand="0" w:noVBand="1" w:firstColumn="1" w:lastRow="0" w:lastColumn="0" w:firstRow="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2211"/>
               <w:gridCol w:w="2211"/>
               <w:gridCol w:w="2211"/>
-              <w:gridCol w:w="2212"/>
+              <w:gridCol w:w="2211"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr/>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2211" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Contenudetableau"/>
+                    <w:widowControl w:val="false"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:b/>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                     <w:t>Type de recherches</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2211" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Contenudetableau"/>
+                    <w:widowControl w:val="false"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:b/>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                     <w:t>Mots clefs ou MESH</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2211" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Contenudetableau"/>
+                    <w:widowControl w:val="false"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:b/>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                     <w:t>restrictions</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2212" w:type="dxa"/>
+                  <w:tcW w:w="2211" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Contenudetableau"/>
+                    <w:widowControl w:val="false"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:b/>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                     <w:t>Nombre de résultats</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr/>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="8845" w:type="dxa"/>
+                  <w:tcW w:w="8844" w:type="dxa"/>
                   <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:fill="FAF1D4" w:val="clear"/>
+                  <w:shd w:color="auto" w:fill="FAF1D4" w:val="clear"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Contenudetableau"/>
+                    <w:widowControl w:val="false"/>
                     <w:jc w:val="center"/>
                     <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:t xml:space="preserve">Pubmed sans hetop </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr/>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2211" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Contenudetableau"/>
+                    <w:widowControl w:val="false"/>
                     <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:t>Mot clef unique</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2211" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Contenudetableau"/>
+                    <w:widowControl w:val="false"/>
                     <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2211" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Contenudetableau"/>
+                    <w:widowControl w:val="false"/>
                     <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2212" w:type="dxa"/>
+                  <w:tcW w:w="2211" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Contenudetableau"/>
+                    <w:widowControl w:val="false"/>
                     <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr/>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2211" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Contenudetableau"/>
+                    <w:widowControl w:val="false"/>
                     <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:t>Tous les mots clefs</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2211" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Contenudetableau"/>
+                    <w:widowControl w:val="false"/>
                     <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2211" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Contenudetableau"/>
+                    <w:widowControl w:val="false"/>
                     <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2212" w:type="dxa"/>
+                  <w:tcW w:w="2211" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Contenudetableau"/>
+                    <w:widowControl w:val="false"/>
                     <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr/>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2211" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Contenudetableau"/>
+                    <w:widowControl w:val="false"/>
                     <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:t>Groupes de mots clefs 1 avec AND ou OR</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2211" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Contenudetableau"/>
+                    <w:widowControl w:val="false"/>
                     <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2211" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Contenudetableau"/>
+                    <w:widowControl w:val="false"/>
                     <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2212" w:type="dxa"/>
+                  <w:tcW w:w="2211" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Contenudetableau"/>
+                    <w:widowControl w:val="false"/>
                     <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr/>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2211" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Contenudetableau"/>
+                    <w:widowControl w:val="false"/>
                     <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:t>Groupes de mots clefs 2 avec AND ou OR</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2211" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Contenudetableau"/>
+                    <w:widowControl w:val="false"/>
                     <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2211" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Contenudetableau"/>
+                    <w:widowControl w:val="false"/>
                     <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2212" w:type="dxa"/>
+                  <w:tcW w:w="2211" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Contenudetableau"/>
+                    <w:widowControl w:val="false"/>
                     <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr/>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2211" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Contenudetableau"/>
+                    <w:widowControl w:val="false"/>
                     <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:t>Groupes de mots clefs 2 avec AND ou OR et restrictions (année, revue ou article par exemple)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2211" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Contenudetableau"/>
+                    <w:widowControl w:val="false"/>
                     <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2211" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Contenudetableau"/>
+                    <w:widowControl w:val="false"/>
                     <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2212" w:type="dxa"/>
+                  <w:tcW w:w="2211" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Contenudetableau"/>
+                    <w:widowControl w:val="false"/>
                     <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr/>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="8845" w:type="dxa"/>
+                  <w:tcW w:w="8844" w:type="dxa"/>
                   <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:fill="FAF1D4" w:val="clear"/>
+                  <w:shd w:color="auto" w:fill="FAF1D4" w:val="clear"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Contenudetableau"/>
+                    <w:widowControl w:val="false"/>
                     <w:jc w:val="center"/>
                     <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:t>Pubmed avec HeTop</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr/>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2211" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Contenudetableau"/>
+                    <w:widowControl w:val="false"/>
                     <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:t>Descripteur 1</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2211" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Contenudetableau"/>
+                    <w:widowControl w:val="false"/>
                     <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2211" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Contenudetableau"/>
+                    <w:widowControl w:val="false"/>
                     <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2212" w:type="dxa"/>
+                  <w:tcW w:w="2211" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Contenudetableau"/>
+                    <w:widowControl w:val="false"/>
                     <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr/>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2211" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Contenudetableau"/>
+                    <w:widowControl w:val="false"/>
                     <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:t>Descripteur 2</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2211" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Contenudetableau"/>
+                    <w:widowControl w:val="false"/>
                     <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2211" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Contenudetableau"/>
+                    <w:widowControl w:val="false"/>
                     <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2212" w:type="dxa"/>
+                  <w:tcW w:w="2211" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Contenudetableau"/>
+                    <w:widowControl w:val="false"/>
                     <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr/>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2211" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Contenudetableau"/>
+                    <w:widowControl w:val="false"/>
                     <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:t>Avec restrictions</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2211" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Contenudetableau"/>
+                    <w:widowControl w:val="false"/>
                     <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2211" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Contenudetableau"/>
+                    <w:widowControl w:val="false"/>
                     <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2212" w:type="dxa"/>
+                  <w:tcW w:w="2211" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Contenudetableau"/>
+                    <w:widowControl w:val="false"/>
                     <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr/>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="8845" w:type="dxa"/>
+                  <w:tcW w:w="8844" w:type="dxa"/>
                   <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:fill="FAF1D4" w:val="clear"/>
+                  <w:shd w:color="auto" w:fill="FAF1D4" w:val="clear"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Contenudetableau"/>
+                    <w:widowControl w:val="false"/>
                     <w:jc w:val="center"/>
                     <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:t>Google Scholar</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr/>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2211" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Contenudetableau"/>
+                    <w:widowControl w:val="false"/>
                     <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:t>Mots clef unique</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2211" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Contenudetableau"/>
+                    <w:widowControl w:val="false"/>
                     <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2211" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Contenudetableau"/>
+                    <w:widowControl w:val="false"/>
                     <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2212" w:type="dxa"/>
+                  <w:tcW w:w="2211" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Contenudetableau"/>
+                    <w:widowControl w:val="false"/>
                     <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr/>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2211" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Contenudetableau"/>
+                    <w:widowControl w:val="false"/>
                     <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:t>Groupe de mots clefs sans equation</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2211" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Contenudetableau"/>
+                    <w:widowControl w:val="false"/>
                     <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2211" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Contenudetableau"/>
+                    <w:widowControl w:val="false"/>
                     <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2212" w:type="dxa"/>
+                  <w:tcW w:w="2211" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Contenudetableau"/>
+                    <w:widowControl w:val="false"/>
                     <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr/>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2211" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Contenudetableau"/>
+                    <w:widowControl w:val="false"/>
                     <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:t>Équation générée par google</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2211" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Contenudetableau"/>
+                    <w:widowControl w:val="false"/>
                     <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2211" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Contenudetableau"/>
+                    <w:widowControl w:val="false"/>
                     <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2212" w:type="dxa"/>
+                  <w:tcW w:w="2211" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Contenudetableau"/>
+                    <w:widowControl w:val="false"/>
                     <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr/>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="8845" w:type="dxa"/>
+                  <w:tcW w:w="8844" w:type="dxa"/>
                   <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:fill="FAF1D4" w:val="clear"/>
+                  <w:shd w:color="auto" w:fill="FAF1D4" w:val="clear"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Contenudetableau"/>
+                    <w:widowControl w:val="false"/>
                     <w:jc w:val="center"/>
                     <w:rPr/>
                   </w:pPr>
+                  <w:ins w:id="26" w:author="Elisa Catao" w:date="2026-08-31T22:36:00Z">
+                    <w:commentRangeStart w:id="0"/>
+                    <w:r>
+                      <w:rPr/>
+                      <w:t>Research</w:t>
+                    </w:r>
+                  </w:ins>
                   <w:r>
                     <w:rPr/>
-                    <w:t>Rabbit</w:t>
+                    <w:t xml:space="preserve">Rabbit </w:t>
+                  </w:r>
+                  <w:del w:id="27" w:author="Elisa Catao" w:date="2026-08-31T22:36:00Z">
+                    <w:r>
+                      <w:rPr/>
+                      <w:delText xml:space="preserve">ou </w:delText>
+                    </w:r>
+                  </w:del>
+                  <w:commentRangeEnd w:id="0"/>
+                  <w:r>
+                    <w:commentReference w:id="0"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr/>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2211" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Contenudetableau"/>
+                    <w:widowControl w:val="false"/>
                     <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:t>Mots clef unique</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2211" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Contenudetableau"/>
+                    <w:widowControl w:val="false"/>
                     <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2211" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Contenudetableau"/>
+                    <w:widowControl w:val="false"/>
                     <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2212" w:type="dxa"/>
+                  <w:tcW w:w="2211" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Contenudetableau"/>
+                    <w:widowControl w:val="false"/>
                     <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr/>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2211" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Contenudetableau"/>
+                    <w:widowControl w:val="false"/>
                     <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:t>Groupe de mots clefs sans équation</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2211" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Contenudetableau"/>
+                    <w:widowControl w:val="false"/>
                     <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2211" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Contenudetableau"/>
+                    <w:widowControl w:val="false"/>
                     <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2212" w:type="dxa"/>
+                  <w:tcW w:w="2211" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Contenudetableau"/>
+                    <w:widowControl w:val="false"/>
                     <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr/>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2211" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Contenudetableau"/>
+                    <w:widowControl w:val="false"/>
                     <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:t xml:space="preserve">Équation </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2211" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Contenudetableau"/>
+                    <w:widowControl w:val="false"/>
                     <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2211" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Contenudetableau"/>
+                    <w:widowControl w:val="false"/>
                     <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2212" w:type="dxa"/>
+                  <w:tcW w:w="2211" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Contenudetableau"/>
+                    <w:widowControl w:val="false"/>
                     <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte"/>
               <w:widowControl w:val="false"/>
-              <w:bidi w:val="0"/>
-              <w:spacing w:before="0" w:after="140"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="fr-FR"/>
-[...24 lines deleted...]
-                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="fr-FR"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Corpsdetexte"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="140"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="111111"/>
-                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9061" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="FDE9A9" w:val="clear"/>
+            <w:shd w:color="auto" w:fill="FDE9A9" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:bidi w:val="0"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="111111"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="111111"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
-[...16 lines deleted...]
-              <w:t>utiliser un article ou une revue ?</w:t>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Justifier mes choix : utiliser un article ou une revue ?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9061" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:bidi w:val="0"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
-[...3 lines deleted...]
-              <w:rPr/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:bidi w:val="0"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte"/>
               <w:widowControl w:val="false"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="5"/>
               </w:numPr>
-              <w:bidi w:val="0"/>
               <w:spacing w:before="0" w:after="140"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Noto Serif CJK SC" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="111111"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Noto Serif CJK SC" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="111111"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
-[...27 lines deleted...]
-              <w:t>]</w:t>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>[Indiquer ici comment vous allez construire votre stratégie de recherche : vos mots clefs, votre moteur (ou vos) de recherche, comment vous allez utiliser éventuellement les revue ou article fourni/trouvé pour guider vos recherches]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
-        <w:bidi w:val="0"/>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="0" w:hanging="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkStart w:id="21" w:name="__RefHeading___Toc149_704851383111"/>
-[...11 lines deleted...]
-        <w:t>TP</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Mes rendus bibliographiques</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
-        <w:bidi w:val="0"/>
-[...5 lines deleted...]
-        <w:rPr/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Titre3"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Liste exhaustive de la bibliographique réalisée et stockée sur zotero </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
-        <w:bidi w:val="0"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9061" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="108" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="108" w:type="dxa"/>
         </w:tblCellMar>
+        <w:tblLook w:val="04a0" w:noHBand="0" w:noVBand="1" w:firstColumn="1" w:lastRow="0" w:lastColumn="0" w:firstRow="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9061"/>
+        <w:gridCol w:w="4530"/>
+        <w:gridCol w:w="4530"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9061" w:type="dxa"/>
+            <w:tcW w:w="9060" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="FDE9A9" w:val="clear"/>
+            <w:shd w:color="auto" w:fill="FDE9A9" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:bidi w:val="0"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:b/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="111111"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            </w:pPr>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les sources que j’ai </w:t>
+            </w:r>
+            <w:commentRangeStart w:id="1"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="111111"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Traces de mes actions :   </w:t>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>conservées</w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="1"/>
+            <w:r>
+              <w:commentReference w:id="1"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="111111"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-              <w:t>La suite de mes recherches bibliographiques</w:t>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9061" w:type="dxa"/>
+            <w:tcW w:w="4530" w:type="dxa"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:bidi w:val="0"/>
-[...110 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="111111"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-              </w:rPr>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Référence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="111111"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>(auteur, année, titre, revue, volume, pages DOI</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...1 lines deleted...]
-        <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9061" w:type="dxa"/>
-[...66 lines deleted...]
-            <w:tcW w:w="9061" w:type="dxa"/>
+            <w:tcW w:w="4530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:bidi w:val="0"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:i/>
+                <w:iCs/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="22"/>
-[...1 lines deleted...]
-                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="22"/>
-[...18 lines deleted...]
-                <w:i/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Contenu principal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9060" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FDE9A9" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="111111"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Noto Serif CJK SC" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Les sources que j’ai archivées</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="111111"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-                <w:rFonts w:eastAsia="Noto Serif CJK SC" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Référence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="111111"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-                <w:rFonts w:eastAsia="Noto Serif CJK SC" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>(auteur, année, titre, revue, volume, pages DOI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Contenu principal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="1712" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="381" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9060" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FDE9A9" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="111111"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-              <w:t>]</w:t>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Justifier le choix de ses sources</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="1712" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9060" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Corpsdetexte"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="140"/>
+              <w:ind w:left="113" w:hanging="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="111111"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[Indiquer ici quelles sources vous avez </w:t>
+            </w:r>
+            <w:del w:id="28" w:author="Elisa Catao" w:date="2026-08-31T22:37:00Z">
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:color w:val="111111"/>
+                  <w:kern w:val="0"/>
+                  <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+                </w:rPr>
+                <w:delText>décider</w:delText>
+              </w:r>
+            </w:del>
+            <w:ins w:id="29" w:author="Elisa Catao" w:date="2026-08-31T22:37:00Z">
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:color w:val="111111"/>
+                  <w:kern w:val="0"/>
+                  <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+                </w:rPr>
+                <w:t>décidé</w:t>
+              </w:r>
+            </w:ins>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="111111"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de conserver et d’en faire une fiche bibliographique et pourquoi ]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...59 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="Titre3"/>
-        <w:bidi w:val="0"/>
-[...20 lines deleted...]
-        <w:t>RDV1 : régulation</w:t>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:lineRule="auto" w:line="259"/>
+        <w:ind w:left="0" w:hanging="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Fiche bibliographique et travail de vocabulaire</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
-        <w:bidi w:val="0"/>
-[...15 lines deleted...]
-        <w:rPr/>
+        <w:spacing w:lineRule="auto" w:line="259" w:before="140" w:after="120"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dans cette partie, vous remplirez le tableau de travail de vocabulaire réalisé sur les articles (conservé ou non) et vous insérerez les fiches bibliographiques réalisées (entre 5 et 10). </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:spacing w:lineRule="auto" w:line="259" w:before="140" w:after="120"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Titre4"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Travail de vocabulaire </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9061" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="108" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="108" w:type="dxa"/>
         </w:tblCellMar>
+        <w:tblLook w:val="04a0" w:noHBand="0" w:noVBand="1" w:firstColumn="1" w:lastRow="0" w:lastColumn="0" w:firstRow="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9061"/>
+        <w:gridCol w:w="4530"/>
+        <w:gridCol w:w="4530"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9061" w:type="dxa"/>
+            <w:tcW w:w="9060" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="FDE9A9" w:val="clear"/>
+            <w:shd w:color="auto" w:fill="FDE9A9" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:bidi w:val="0"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:b/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="111111"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="22"/>
-[...26 lines deleted...]
-              <w:t>Mes questions pour préparer mon tutorat</w:t>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Vocabulaire scientifique</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9061" w:type="dxa"/>
+            <w:tcW w:w="4530" w:type="dxa"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:bidi w:val="0"/>
-[...82 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="111111"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-              </w:rPr>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Données non comprises/connues</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...1 lines deleted...]
-        <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9061" w:type="dxa"/>
-[...51 lines deleted...]
-            <w:tcW w:w="9061" w:type="dxa"/>
+            <w:tcW w:w="4530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:bidi w:val="0"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:i/>
+                <w:iCs/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="22"/>
-[...1 lines deleted...]
-                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="22"/>
-[...65 lines deleted...]
-              <w:t>]</w:t>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Référence / Cours</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr/>
+        <w:trPr>
+          <w:trHeight w:val="525" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9061" w:type="dxa"/>
+            <w:tcW w:w="4530" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="FDE9A9" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:bidi w:val="0"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:b/>
                 <w:bCs/>
-                <w:kern w:val="0"/>
-[...7 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:i/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:kern w:val="0"/>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Corrections que je vais réalisées et pourquoi </w:t>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...1 lines deleted...]
-        <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9061" w:type="dxa"/>
+            <w:tcW w:w="4530" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:bidi w:val="0"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:i/>
+                <w:iCs/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="22"/>
-[...1 lines deleted...]
-                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="22"/>
-[...320 lines deleted...]
-              <w:t xml:space="preserve">Traces de mes actions :   </w:t>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr/>
+        <w:trPr>
+          <w:trHeight w:val="525" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9061" w:type="dxa"/>
+            <w:tcW w:w="4530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4530" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:bidi w:val="0"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:i/>
+                <w:iCs/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="22"/>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="22"/>
-[...83 lines deleted...]
-                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr/>
+        <w:trPr>
+          <w:trHeight w:val="525" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9061" w:type="dxa"/>
+            <w:tcW w:w="4530" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="DA8DA2" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:bidi w:val="0"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="111111"/>
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="111111"/>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Justification : </w:t>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...1 lines deleted...]
-        <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9061" w:type="dxa"/>
-[...263 lines deleted...]
-            <w:tcW w:w="9061" w:type="dxa"/>
+            <w:tcW w:w="4530" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:bidi w:val="0"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:i/>
+                <w:iCs/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="22"/>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="22"/>
-[...115 lines deleted...]
-                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr/>
+        <w:trPr>
+          <w:trHeight w:val="525" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9061" w:type="dxa"/>
+            <w:tcW w:w="4530" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="DA8DA2" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:bidi w:val="0"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
                 <w:b/>
                 <w:bCs/>
-                <w:kern w:val="0"/>
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:i/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:kern w:val="0"/>
-[...4 lines deleted...]
-              <w:t>Test de modification de la fiche bibliographique</w:t>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...1 lines deleted...]
-        <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9061" w:type="dxa"/>
+            <w:tcW w:w="4530" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:bidi w:val="0"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:i/>
+                <w:iCs/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="22"/>
-[...1 lines deleted...]
-                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="22"/>
-[...77 lines deleted...]
-                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr/>
+        <w:trPr>
+          <w:trHeight w:val="525" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9061" w:type="dxa"/>
+            <w:tcW w:w="4530" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="DA8DA2" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:bidi w:val="0"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="111111"/>
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="111111"/>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Justification : </w:t>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...1 lines deleted...]
-        <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9061" w:type="dxa"/>
-[...210 lines deleted...]
-            <w:tcW w:w="9061" w:type="dxa"/>
+            <w:tcW w:w="4530" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:bidi w:val="0"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:i/>
+                <w:iCs/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="22"/>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="22"/>
-[...95 lines deleted...]
-                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr/>
+        <w:trPr>
+          <w:trHeight w:val="525" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9061" w:type="dxa"/>
+            <w:tcW w:w="4530" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="DA8DA2" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:bidi w:val="0"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="111111"/>
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="111111"/>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Justification : </w:t>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...1 lines deleted...]
-        <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9061" w:type="dxa"/>
-[...230 lines deleted...]
-            <w:tcW w:w="9061" w:type="dxa"/>
+            <w:tcW w:w="4530" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:bidi w:val="0"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:i/>
+                <w:iCs/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="22"/>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="22"/>
-[...422 lines deleted...]
-              <w:t>mon thème et ma bibliographie</w:t>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9060" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FDE9A9" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="111111"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Vocabulaire anglais</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="111111"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Terme incompris</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4530" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:bidi w:val="0"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:i/>
+                <w:iCs/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="22"/>
-[...77 lines deleted...]
-                <w:color w:val="111111"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="22"/>
-[...45 lines deleted...]
-              </w:rPr>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Traduction (référence / cours)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr/>
+        <w:trPr>
+          <w:trHeight w:val="461" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9060" w:type="dxa"/>
+            <w:tcW w:w="4530" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="FDE9A9" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:bidi w:val="0"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...17 lines deleted...]
-              <w:t>Justifier mes choix</w:t>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...1 lines deleted...]
-        <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9060" w:type="dxa"/>
-[...311 lines deleted...]
-            <w:tcW w:w="9060" w:type="dxa"/>
+            <w:tcW w:w="4530" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:bidi w:val="0"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:i/>
+                <w:iCs/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="22"/>
-[...77 lines deleted...]
-                <w:color w:val="111111"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="22"/>
-[...44 lines deleted...]
-                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr/>
+        <w:trPr>
+          <w:trHeight w:val="461" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9060" w:type="dxa"/>
+            <w:tcW w:w="4530" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="FDE9A9" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:bidi w:val="0"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...14 lines deleted...]
-              <w:t>Justifier mes choix : règles d’une problématique</w:t>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...1 lines deleted...]
-        <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9060" w:type="dxa"/>
+            <w:tcW w:w="4530" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:bidi w:val="0"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:i/>
+                <w:iCs/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="22"/>
-[...1 lines deleted...]
-                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="22"/>
-[...191 lines deleted...]
-              <w:t xml:space="preserve">Travail des problématiques de groupe </w:t>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr/>
+        <w:trPr>
+          <w:trHeight w:val="461" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9061" w:type="dxa"/>
+            <w:tcW w:w="4530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4530" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:bidi w:val="0"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:i/>
+                <w:iCs/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="22"/>
-[...77 lines deleted...]
-                <w:color w:val="111111"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="22"/>
-[...44 lines deleted...]
-                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr/>
+        <w:trPr>
+          <w:trHeight w:val="461" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9061" w:type="dxa"/>
+            <w:tcW w:w="4530" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="FDE9A9" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:bidi w:val="0"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:b/>
                 <w:bCs/>
-                <w:kern w:val="0"/>
-[...7 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:i/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:kern w:val="0"/>
-[...4 lines deleted...]
-              <w:t>Justifier mes choix </w:t>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...1 lines deleted...]
-        <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9061" w:type="dxa"/>
+            <w:tcW w:w="4530" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:bidi w:val="0"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:i/>
+                <w:iCs/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="22"/>
-[...1 lines deleted...]
-                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="22"/>
-[...238 lines deleted...]
-              <w:t>Mes questions pour préparer mon tutorat</w:t>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr/>
+        <w:trPr>
+          <w:trHeight w:val="461" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9061" w:type="dxa"/>
+            <w:tcW w:w="4530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4530" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:bidi w:val="0"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:i/>
+                <w:iCs/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="22"/>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="22"/>
-[...35 lines deleted...]
-                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr/>
+        <w:trPr>
+          <w:trHeight w:val="461" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9061" w:type="dxa"/>
+            <w:tcW w:w="4530" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="FDE9A9" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:bidi w:val="0"/>
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="111111"/>
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="111111"/>
-[...5 lines deleted...]
-              <w:t>Retours de l’enseignant</w:t>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...1 lines deleted...]
-        <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9061" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="9061" w:type="dxa"/>
+            <w:tcW w:w="4530" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:bidi w:val="0"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:i/>
+                <w:iCs/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="22"/>
-[...1 lines deleted...]
-                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="22"/>
-[...51 lines deleted...]
-                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:bidi w:val="0"/>
-[...4 lines deleted...]
-        <w:rPr/>
+        <w:spacing w:lineRule="auto" w:line="259" w:before="140" w:after="120"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Titre4"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Fiches Bibliographiques</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
-        <w:bidi w:val="0"/>
-[...4 lines deleted...]
-        <w:rPr/>
+        <w:spacing w:lineRule="auto" w:line="259" w:before="140" w:after="120"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:spacing w:lineRule="auto" w:line="259" w:before="140" w:after="120"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Vous devez remplir une fiche bibliographique par source conservée. Ces fiches doivent être réalisées sous LATEX afin de manipuler le logiciel. Afin de les </w:t>
+      </w:r>
+      <w:del w:id="30" w:author="Elisa Catao" w:date="2026-08-31T22:38:00Z">
+        <w:r>
+          <w:rPr/>
+          <w:delText xml:space="preserve">insérez </w:delText>
+        </w:r>
+      </w:del>
+      <w:ins w:id="31" w:author="Elisa Catao" w:date="2026-08-31T22:38:00Z">
+        <w:r>
+          <w:rPr/>
+          <w:t xml:space="preserve">insérer, </w:t>
+        </w:r>
+      </w:ins>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">vous pouvez utiliser </w:t>
+      </w:r>
+      <w:commentRangeStart w:id="2"/>
+      <w:r>
+        <w:rPr/>
+        <w:t>ilove pdf qui insère des pages pdf dans des pdf, parmis ses nombreuses fonctions.</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="2"/>
+      <w:r>
+        <w:commentReference w:id="2"/>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:spacing w:lineRule="auto" w:line="259" w:before="140" w:after="120"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:spacing w:lineRule="auto" w:line="259" w:before="140" w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">INSÉREZ VOS FICHES À LA SUITE </w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
-        <w:bidi w:val="0"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Justifier vos choix </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dans cette partie vous travaillez pour préparer votre portfolio et vous prouvez que vous avez bien fait le travail. Des prémisses sont demandées sur les exercices de cours afin de vous faciliter la </w:t>
+      </w:r>
+      <w:del w:id="32" w:author="Elisa Catao" w:date="2026-08-31T22:43:00Z">
+        <w:commentRangeStart w:id="3"/>
+        <w:r>
+          <w:rPr/>
+          <w:delText>tache</w:delText>
+        </w:r>
+      </w:del>
+      <w:ins w:id="33" w:author="Elisa Catao" w:date="2026-08-31T22:43:00Z">
+        <w:r>
+          <w:rPr/>
+          <w:t>tâche</w:t>
+        </w:r>
+      </w:ins>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">. Les traces ou preuves sont des extraits de documents que vous avez rendu ou fournit et </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+      <w:commentRangeEnd w:id="3"/>
+      <w:r>
+        <w:commentReference w:id="3"/>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>qui montre votre travail (même si les rendus sont juste avant, il est important d’extraire les parties importantes)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Titre3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:lineRule="auto" w:line="259"/>
+        <w:ind w:left="0" w:hanging="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:smallCaps/>
+          <w:sz w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...60 lines deleted...]
-      </w:r>
+        <w:t>En choisissant des ressources appropriées fiables et représentatives</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="9" w:name="__RefHeading___Toc153_704851383"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9061" w:type="dxa"/>
+        <w:tblW w:w="9696" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
-          <w:left w:w="108" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
-          <w:right w:w="108" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
+        <w:tblLook w:val="04a0" w:noHBand="0" w:noVBand="1" w:firstColumn="1" w:lastRow="0" w:lastColumn="0" w:firstRow="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9061"/>
+        <w:gridCol w:w="9696"/>
       </w:tblGrid>
       <w:tr>
-        <w:trPr/>
+        <w:trPr>
+          <w:trHeight w:val="394" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9061" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:fill="FDE9A9" w:val="clear"/>
+            <w:tcW w:w="9696" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="FFE994" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
-[...2 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:pStyle w:val="Corpsdetexte"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="140"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...24 lines deleted...]
-              <w:t>organisation de mes données</w:t>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>En choisissant des ressources appropriées fiables et représentatives</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr/>
+        <w:trPr>
+          <w:trHeight w:val="394" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9061" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="9696" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="FFF5CE" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
-[...17 lines deleted...]
-            <w:pPr>
               <w:pStyle w:val="Corpsdetexte"/>
               <w:widowControl w:val="false"/>
-              <w:numPr>
-[...112 lines deleted...]
-              </w:rPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>AC1 : Pouvoir hiérarchiser les sources d’information</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr/>
+        <w:trPr>
+          <w:trHeight w:val="853" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9061" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:shd w:fill="FDE9A9" w:val="clear"/>
+            <w:tcW w:w="9696" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
-[...23 lines deleted...]
-              <w:t>Justifier mes choix</w:t>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr>
+                <w:i/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Insérez ici des traces/preuves</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr/>
+        <w:trPr>
+          <w:trHeight w:val="1477" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9061" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="9696" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Démarche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t> :</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Proposer une hiérarchisation des sources d’information que vous avez utilisées en vous appuyant sur les cours.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr>
+                <w:i/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr>
+                <w:i/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="1477" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9696" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Rétroaction : Proposez éventuellement une amélioration de votre stratégie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="604" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9696" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="FFF5CE" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">AC2 : </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Utiliser des techniques de recherche dans des bases de données pour identifier les ressources pertinentes</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:bidi w:val="0"/>
-[...125 lines deleted...]
-              </w:rPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="609" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9696" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Insérez ici des traces/preuves</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="1712" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9696" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Démarche : </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Expliquez votre stratégie pour réaliser des recherches bibliographiques en sciences en vous basant sur les formations du semestre.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr>
+                <w:i/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr>
+                <w:i/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="1712" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9696" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rétroaction : </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Proposez éventuellement une amélioration de votre stratégie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="393" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9696" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="FFF5CE" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">AC3 : </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Utiliser des sources en anglais</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="965" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9696" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Insérez ici des traces/preuves</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="965" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9696" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Démarche : </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Expliquez quel type de sources en anglais avez-vous utilisées et votre stratégie pour les lire et les comprendre rapidement.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="965" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9696" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rétroaction : </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Proposez éventuellement une amélioration de votre stratégie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...38 lines deleted...]
-      </w:r>
+        <w:sectPr>
+          <w:headerReference w:type="default" r:id="rId4"/>
+          <w:headerReference w:type="first" r:id="rId5"/>
+          <w:footerReference w:type="default" r:id="rId6"/>
+          <w:footerReference w:type="first" r:id="rId7"/>
+          <w:type w:val="nextPage"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:left="1134" w:right="1134" w:gutter="0" w:header="1134" w:top="2110" w:footer="1134" w:bottom="1648"/>
+          <w:pgNumType w:fmt="decimal"/>
+          <w:formProt w:val="false"/>
+          <w:titlePg/>
+          <w:textDirection w:val="lrTb"/>
+          <w:docGrid w:type="default" w:linePitch="600" w:charSpace="32768"/>
+        </w:sectPr>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
-        <w:bidi w:val="0"/>
-[...2419 lines deleted...]
-        <w:jc w:val="left"/>
         <w:rPr>
           <w:smallCaps/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="__RefHeading___Toc145_70485138323"/>
-[...5003 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0">
+              <wp:anchor behindDoc="0" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="13" wp14:anchorId="0145E307">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>209550</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>276225</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5486400" cy="482600"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="12" name="Cadre de texte 2"/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5486400" cy="482760"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="0">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0"/>
+                        <a:fillRef idx="0"/>
+                        <a:effectRef idx="0"/>
+                        <a:fontRef idx="minor"/>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p>
+                            <w:pPr>
+                              <w:pStyle w:val="Contenudecadre"/>
+                              <w:overflowPunct w:val="true"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>Pendant l’action : Tracer, Justifier, Ajuster</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr lIns="0" rIns="0" tIns="0" bIns="0" anchor="t">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect id="shape_0" ID="Cadre de texte 2" path="m0,0l-2147483645,0l-2147483645,-2147483646l0,-2147483646xe" stroked="f" o:allowincell="f" style="position:absolute;margin-left:16.5pt;margin-top:21.75pt;width:431.95pt;height:37.95pt;mso-wrap-style:square;v-text-anchor:top" wp14:anchorId="0145E307">
+                <v:fill o:detectmouseclick="t" on="false"/>
+                <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p>
+                      <w:pPr>
+                        <w:pStyle w:val="Contenudecadre"/>
+                        <w:overflowPunct w:val="true"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>Pendant l’action : Tracer, Justifier, Ajuster</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="none"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6C172E1D">
                 <wp:extent cx="6127115" cy="1205230"/>
                 <wp:effectExtent l="0" t="635" r="635" b="0"/>
-                <wp:docPr id="8" name="Forme6"/>
+                <wp:docPr id="14" name="Forme8"/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6127200" cy="1205280"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
                           <a:rect l="l" t="t" r="r" b="b"/>
                           <a:pathLst>
                             <a:path w="17020" h="3348">
                               <a:moveTo>
                                 <a:pt x="0" y="2920"/>
                               </a:moveTo>
                               <a:lnTo>
                                 <a:pt x="0" y="2688"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="0" y="0"/>
                               </a:lnTo>
@@ -21113,1098 +8697,1448 @@
                               </a:cubicBezTo>
                               <a:cubicBezTo>
                                 <a:pt x="7819" y="2565"/>
                                 <a:pt x="6563" y="2959"/>
                                 <a:pt x="6323" y="2984"/>
                               </a:cubicBezTo>
                               <a:cubicBezTo>
                                 <a:pt x="5646" y="3174"/>
                                 <a:pt x="5012" y="3268"/>
                                 <a:pt x="4442" y="3312"/>
                               </a:cubicBezTo>
                               <a:cubicBezTo>
                                 <a:pt x="3492" y="3383"/>
                                 <a:pt x="2723" y="3332"/>
                                 <a:pt x="2399" y="3300"/>
                               </a:cubicBezTo>
                               <a:cubicBezTo>
                                 <a:pt x="1530" y="3253"/>
                                 <a:pt x="0" y="2920"/>
                                 <a:pt x="0" y="2920"/>
                               </a:cubicBezTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
-                        <a:gradFill rotWithShape="0">
-[...9 lines deleted...]
-                        </a:gradFill>
+                        <a:solidFill>
+                          <a:srgbClr val="ffc000"/>
+                        </a:solidFill>
                         <a:ln w="0">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0"/>
                         <a:fillRef idx="0"/>
                         <a:effectRef idx="0"/>
                         <a:fontRef idx="minor"/>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict/>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...6 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:hanging="0"/>
+        <w:pStyle w:val="Corpsdetexte"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans" w:cs="Liberation Sans"/>
+          <w:b/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Titre1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="720" w:hanging="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:ind w:left="720" w:hanging="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:ind w:left="720" w:hanging="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:ind w:left="720" w:hanging="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:ind w:left="720" w:hanging="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:ind w:left="720" w:hanging="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:ind w:left="720" w:hanging="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Titre1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Étape 2   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Titre1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Rédiger une problématique</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:smallCaps/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="__RefHeading___Toc145_7048513831"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r>
+        <w:rPr>
+          <w:smallCaps/>
+        </w:rPr>
+        <w:t>Mes exercices d’apprentissage</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dans cette partie, vous allez conserver le travail réaliser au cours des exercices proposés dans les ateliers de travail. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9061" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04a0" w:noHBand="0" w:noVBand="1" w:firstColumn="1" w:lastRow="0" w:lastColumn="0" w:firstRow="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9061"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9061" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FDE9A9" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Définition d’une problématique</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9061" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[Indiquez ici ce que vous avez retenu d’important qui permettrait de cadrer l’écriture de votre </w:t>
+            </w:r>
+            <w:del w:id="34" w:author="Elisa Catao" w:date="2026-08-31T22:46:00Z">
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                  <w:kern w:val="0"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+                </w:rPr>
+                <w:delText>problémaitque</w:delText>
+              </w:r>
+            </w:del>
+            <w:ins w:id="35" w:author="Elisa Catao" w:date="2026-08-31T22:46:00Z">
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                  <w:kern w:val="0"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+                </w:rPr>
+                <w:t>problématique</w:t>
+              </w:r>
+            </w:ins>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Corpsdetexte"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="140"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9061" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FDE9A9" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="111111"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="111111"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Exemple de problématiques</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9061" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Corpsdetexte"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="111111"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="111111"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>[Indiquer ici les problématiques issues des</w:t>
+            </w:r>
+            <w:del w:id="36" w:author="Elisa Catao" w:date="2026-08-31T22:46:00Z">
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:color w:val="111111"/>
+                  <w:kern w:val="0"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+                </w:rPr>
+                <w:delText xml:space="preserve"> </w:delText>
+              </w:r>
+            </w:del>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="111111"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> abstracts proposés en expliquant </w:t>
+            </w:r>
+            <w:commentRangeStart w:id="4"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="111111"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>en quoi les points importants sont retrouvés (ou pas)]</w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="4"/>
+            <w:r>
+              <w:commentReference w:id="4"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="111111"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Corpsdetexte"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="111111"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="111111"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Corpsdetexte"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="111111"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="111111"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Corpsdetexte"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="140"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="111111"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="111111"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:rPr>
+          <w:b/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Mes problématiques</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Vous avez une problématique d’équipe et u</w:t>
+      </w:r>
+      <w:ins w:id="37" w:author="Elisa Catao" w:date="2026-08-31T22:47:00Z">
+        <w:r>
+          <w:rPr/>
+          <w:t>n</w:t>
+        </w:r>
+      </w:ins>
+      <w:r>
+        <w:rPr/>
+        <w:t>e problématique individuelle. Afin de bien comprendre l’</w:t>
+      </w:r>
+      <w:del w:id="38" w:author="Elisa Catao" w:date="2026-08-31T22:47:00Z">
+        <w:r>
+          <w:rPr/>
+          <w:delText>organsiation</w:delText>
+        </w:r>
+      </w:del>
+      <w:ins w:id="39" w:author="Elisa Catao" w:date="2026-08-31T22:47:00Z">
+        <w:r>
+          <w:rPr/>
+          <w:t>organisation</w:t>
+        </w:r>
+      </w:ins>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> de votre travail, vous devez insérez ici la fiche problématique réalisée sous LATEX</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Titre3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:lineRule="auto" w:line="259"/>
+        <w:ind w:left="0" w:hanging="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:spacing w:lineRule="auto" w:line="259" w:before="140" w:after="120"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Titre4"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:spacing w:lineRule="auto" w:line="259" w:before="140" w:after="120"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:spacing w:lineRule="auto" w:line="259" w:before="140" w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
           <w:b/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:i/>
           <w:iCs/>
-          <w:caps w:val="false"/>
-[...4 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Liberation Sans" w:cs="Liberation Sans" w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:caps w:val="false"/>
-[...4 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
-      </w:r>
-[...91 lines deleted...]
-        <w:widowControl/>
+        <w:t xml:space="preserve">INSÉREZ VOTRE FICHE À LA SUITE </w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Justifier vos choix </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dans cette partie vous travaillez pour préparer votre portfolio et vous prouvez que vous avez bien fait le travail. Des prémisses sont demandées sur les exercices de cours afin de vous faciliter la </w:t>
+      </w:r>
+      <w:del w:id="40" w:author="Elisa Catao" w:date="2026-08-31T22:47:00Z">
+        <w:r>
+          <w:rPr/>
+          <w:delText>tache</w:delText>
+        </w:r>
+      </w:del>
+      <w:ins w:id="41" w:author="Elisa Catao" w:date="2026-08-31T22:47:00Z">
+        <w:r>
+          <w:rPr/>
+          <w:t>tâche</w:t>
+        </w:r>
+      </w:ins>
+      <w:r>
+        <w:rPr/>
+        <w:t>. Les traces ou preuves sont des extraits de documents que vous avez rendu ou fournit et qui montre votre travail (même si les rendus sont juste avant, il est important d’extraire les parties importantes)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Titre3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:spacing w:before="240" w:after="120"/>
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:spacing w:lineRule="auto" w:line="259"/>
+        <w:ind w:left="0" w:hanging="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans" w:cs="Liberation Sans"/>
-[...11 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:sz w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">Livrables Finaux  </w:t>
+        <w:t>En formulant une problématique pertinente</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="11" w:name="__RefHeading___Toc153_7048513831"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04a0" w:noHBand="0" w:noVBand="1" w:firstColumn="1" w:lastRow="0" w:lastColumn="0" w:firstRow="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9638"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="394" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9638" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="FFE994" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Corpsdetexte"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="140"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>En formulant une problématique pertinente</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="394" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9638" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="FFF5CE" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Corpsdetexte"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="140"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>AC : Formuler sa propre problématique sans poser de question</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="853" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9638" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Insérez ici des traces/preuves</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="1477" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9638" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Démarche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Expliquez votre stratégie pour définir votre problématique en vous basant sur : vos recherches bibliographiques, les critères énoncés en TD problématique semestre 3 et vos appétences</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr>
+                <w:i/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr>
+                <w:i/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="1477" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9638" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rétroaction : </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Proposez éventuellement une amélioration de votre stratégie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
-        <w:keepNext w:val="true"/>
-        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:spacing w:before="240" w:after="120"/>
-[...750 lines deleted...]
-        <w:t xml:space="preserve">Si le document est à un format non compatible ou si vous trouvez cela plus pertinent, vous pouvez demander des fichiers à part ou des liens vers des fichiers déposés en ligne. </w:t>
+        <w:ind w:left="0" w:hanging="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
-          <w:headerReference w:type="default" r:id="rId3"/>
-          <w:footerReference w:type="default" r:id="rId4"/>
+          <w:headerReference w:type="default" r:id="rId8"/>
+          <w:footerReference w:type="default" r:id="rId9"/>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
-          <w:pgMar w:left="1134" w:right="1134" w:gutter="0" w:header="1134" w:top="1879" w:footer="1134" w:bottom="1648"/>
+          <w:pgMar w:left="1134" w:right="1134" w:gutter="0" w:header="1134" w:top="2110" w:footer="1134" w:bottom="1648"/>
           <w:pgNumType w:fmt="decimal"/>
           <w:formProt w:val="false"/>
-          <w:titlePg/>
           <w:textDirection w:val="lrTb"/>
           <w:docGrid w:type="default" w:linePitch="600" w:charSpace="32768"/>
         </w:sectPr>
-        <w:pStyle w:val="Normal"/>
-[...38 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:pStyle w:val="Titre1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="0" w:hanging="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
         <w:rPr>
           <w:smallCaps/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor behindDoc="0" distT="0" distB="635" distL="635" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="8">
+              <wp:anchor behindDoc="0" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="15" wp14:anchorId="4C316E23">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3810</wp:posOffset>
+                  <wp:posOffset>209550</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>50165</wp:posOffset>
+                  <wp:posOffset>276225</wp:posOffset>
                 </wp:positionV>
+                <wp:extent cx="5486400" cy="482600"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="15" name="Cadre de texte 3"/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5486400" cy="482760"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="0">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0"/>
+                        <a:fillRef idx="0"/>
+                        <a:effectRef idx="0"/>
+                        <a:fontRef idx="minor"/>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p>
+                            <w:pPr>
+                              <w:pStyle w:val="Contenudecadre"/>
+                              <w:overflowPunct w:val="true"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>Pendant l’action : Tracer, Justifier, Ajuster</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr lIns="0" rIns="0" tIns="0" bIns="0" anchor="t">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect id="shape_0" ID="Cadre de texte 3" path="m0,0l-2147483645,0l-2147483645,-2147483646l0,-2147483646xe" stroked="f" o:allowincell="f" style="position:absolute;margin-left:16.5pt;margin-top:21.75pt;width:431.95pt;height:37.95pt;mso-wrap-style:square;v-text-anchor:top" wp14:anchorId="4C316E23">
+                <v:fill o:detectmouseclick="t" on="false"/>
+                <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p>
+                      <w:pPr>
+                        <w:pStyle w:val="Contenudecadre"/>
+                        <w:overflowPunct w:val="true"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>Pendant l’action : Tracer, Justifier, Ajuster</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="none"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="04164614">
                 <wp:extent cx="6127115" cy="1205230"/>
-                <wp:effectExtent l="635" t="0" r="0" b="635"/>
-[...1 lines deleted...]
-                <wp:docPr id="9" name="Polygone avec 9 angles 8"/>
+                <wp:effectExtent l="0" t="635" r="635" b="0"/>
+                <wp:docPr id="17" name="Forme10"/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6127200" cy="1205280"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
                           <a:rect l="l" t="t" r="r" b="b"/>
                           <a:pathLst>
                             <a:path w="17020" h="3348">
                               <a:moveTo>
                                 <a:pt x="0" y="2920"/>
                               </a:moveTo>
                               <a:lnTo>
                                 <a:pt x="0" y="2688"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="0" y="0"/>
                               </a:lnTo>
@@ -22231,3246 +10165,5181 @@
                               </a:cubicBezTo>
                               <a:cubicBezTo>
                                 <a:pt x="7819" y="2565"/>
                                 <a:pt x="6563" y="2959"/>
                                 <a:pt x="6323" y="2984"/>
                               </a:cubicBezTo>
                               <a:cubicBezTo>
                                 <a:pt x="5646" y="3174"/>
                                 <a:pt x="5012" y="3268"/>
                                 <a:pt x="4442" y="3312"/>
                               </a:cubicBezTo>
                               <a:cubicBezTo>
                                 <a:pt x="3492" y="3383"/>
                                 <a:pt x="2723" y="3332"/>
                                 <a:pt x="2399" y="3300"/>
                               </a:cubicBezTo>
                               <a:cubicBezTo>
                                 <a:pt x="1530" y="3253"/>
                                 <a:pt x="0" y="2920"/>
                                 <a:pt x="0" y="2920"/>
                               </a:cubicBezTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
-                        <a:gradFill rotWithShape="0">
-[...9 lines deleted...]
-                        </a:gradFill>
+                        <a:solidFill>
+                          <a:srgbClr val="ffc000"/>
+                        </a:solidFill>
                         <a:ln w="0">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0"/>
                         <a:fillRef idx="0"/>
                         <a:effectRef idx="0"/>
                         <a:fontRef idx="minor"/>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-              </wp:anchor>
+              </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict/>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
-        <w:bidi w:val="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:smallCaps/>
+          <w:b/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:smallCaps/>
-[...59 lines deleted...]
-          <w:smallCaps/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:bidi w:val="0"/>
-        <w:ind w:left="0" w:right="0" w:hanging="0"/>
+        <w:ind w:left="720" w:hanging="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:ind w:left="720" w:hanging="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:ind w:left="720" w:hanging="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:ind w:left="720" w:hanging="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:ind w:left="720" w:hanging="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:ind w:left="720" w:hanging="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:ind w:left="720" w:hanging="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:bidi w:val="0"/>
-[...4 lines deleted...]
-        <w:rPr/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Étape 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:bidi w:val="0"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="Titre1"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Résolution sous forme de plan détaillé et de figure</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:bidi w:val="0"/>
-[...46 lines deleted...]
-        <w:rPr/>
+        <w:rPr>
+          <w:smallCaps/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="__RefHeading___Toc145_7048513832"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r>
+        <w:rPr>
+          <w:smallCaps/>
+        </w:rPr>
+        <w:t>Mes exercices d’apprentissage</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dans cette partie, vous allez conserver le travail </w:t>
+      </w:r>
+      <w:del w:id="42" w:author="Elisa Catao" w:date="2026-08-31T22:47:00Z">
+        <w:r>
+          <w:rPr/>
+          <w:delText xml:space="preserve">réaliser </w:delText>
+        </w:r>
+      </w:del>
+      <w:ins w:id="43" w:author="Elisa Catao" w:date="2026-08-31T22:47:00Z">
+        <w:r>
+          <w:rPr/>
+          <w:t xml:space="preserve">réalisé </w:t>
+        </w:r>
+      </w:ins>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">au cours des exercices proposés dans les ateliers de travail. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
-        <w:bidi w:val="0"/>
-[...78 lines deleted...]
-        <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblW w:w="9061" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04a0" w:noHBand="0" w:noVBand="1" w:firstColumn="1" w:lastRow="0" w:lastColumn="0" w:firstRow="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9061"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9061" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FDE9A9" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informations : réaliser un plan </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9061" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[indiquer ici les données importantes à ne pas oublier pour </w:t>
+            </w:r>
+            <w:del w:id="44" w:author="Elisa Catao" w:date="2026-08-31T22:47:00Z">
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:color w:val="111111"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>costruire</w:delText>
+              </w:r>
+            </w:del>
+            <w:ins w:id="45" w:author="Elisa Catao" w:date="2026-08-31T22:47:00Z">
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:color w:val="111111"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>construire</w:t>
+              </w:r>
+            </w:ins>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> votre plan]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9061" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FDE9A9" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="111111"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="111111"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Organisation des donnéessous forme de texte</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9061" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Corpsdetexte"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="140"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="111111"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="111111"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[Insérez ici (en version </w:t>
+            </w:r>
+            <w:del w:id="46" w:author="Elisa Catao" w:date="2026-08-31T22:47:00Z">
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:color w:val="111111"/>
+                  <w:kern w:val="0"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+                </w:rPr>
+                <w:delText>scané</w:delText>
+              </w:r>
+            </w:del>
+            <w:ins w:id="47" w:author="Elisa Catao" w:date="2026-08-31T22:47:00Z">
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:color w:val="111111"/>
+                  <w:kern w:val="0"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+                </w:rPr>
+                <w:t>scanné</w:t>
+              </w:r>
+            </w:ins>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="111111"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ou en version informatique) la carte mentale réalisée en </w:t>
+            </w:r>
+            <w:del w:id="48" w:author="Elisa Catao" w:date="2026-08-31T22:48:00Z">
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:color w:val="111111"/>
+                  <w:kern w:val="0"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+                </w:rPr>
+                <w:delText>TD  pour</w:delText>
+              </w:r>
+            </w:del>
+            <w:ins w:id="49" w:author="Elisa Catao" w:date="2026-08-31T22:48:00Z">
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:color w:val="111111"/>
+                  <w:kern w:val="0"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+                </w:rPr>
+                <w:t>TD pour</w:t>
+              </w:r>
+            </w:ins>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="111111"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> préparer votre organisation de texte ]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9061" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FDE9A9" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="111111"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="111111"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Organisation des donnéessous forme de  figure</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9061" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Corpsdetexte"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="140"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="111111"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="111111"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[Insérez ici (en version </w:t>
+            </w:r>
+            <w:del w:id="50" w:author="Elisa Catao" w:date="2026-08-31T22:48:00Z">
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:color w:val="111111"/>
+                  <w:kern w:val="0"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+                </w:rPr>
+                <w:delText>scané</w:delText>
+              </w:r>
+            </w:del>
+            <w:ins w:id="51" w:author="Elisa Catao" w:date="2026-08-31T22:48:00Z">
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:color w:val="111111"/>
+                  <w:kern w:val="0"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+                </w:rPr>
+                <w:t>scanné</w:t>
+              </w:r>
+            </w:ins>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="111111"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ou en version informatique) la façon dont vous comptez organiser les données sur votre figure ]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:rPr>
+          <w:b/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Mes rendus Résolution</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Titre3"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Titre3"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Organisation des données dans le texte</w:t>
+      </w:r>
+      <w:ins w:id="52" w:author="Elisa Catao" w:date="2026-08-31T22:48:00Z">
+        <w:r>
+          <w:rPr/>
+          <w:t xml:space="preserve"> des références retenues</w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9645" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="55" w:type="dxa"/>
           <w:left w:w="55" w:type="dxa"/>
           <w:bottom w:w="55" w:type="dxa"/>
           <w:right w:w="55" w:type="dxa"/>
         </w:tblCellMar>
+        <w:tblLook w:val="04a0" w:noHBand="0" w:noVBand="1" w:firstColumn="1" w:lastRow="0" w:lastColumn="0" w:firstRow="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3211"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4199"/>
+        <w:gridCol w:w="2490"/>
+        <w:gridCol w:w="7154"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3211" w:type="dxa"/>
-[...145 lines deleted...]
-            <w:tcW w:w="4199" w:type="dxa"/>
+            <w:tcW w:w="9644" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
+            <w:shd w:color="auto" w:fill="FFC000" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Contenudetableau"/>
               <w:widowControl w:val="false"/>
-              <w:bidi w:val="0"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...10 lines deleted...]
-              <w:t>[Précisez ici lesquels]</w:t>
+              <w:rPr/>
+            </w:pPr>
+            <w:commentRangeStart w:id="5"/>
+            <w:r>
+              <w:rPr/>
+              <w:t>TITRE DE LA PARTIE</w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="5"/>
+            <w:r>
+              <w:commentReference w:id="5"/>
+            </w:r>
+            <w:r>
+              <w:rPr/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3211" w:type="dxa"/>
-[...78 lines deleted...]
-            <w:tcW w:w="4199" w:type="dxa"/>
+            <w:tcW w:w="9644" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Contenudetableau"/>
               <w:widowControl w:val="false"/>
-              <w:bidi w:val="0"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...10 lines deleted...]
-              <w:t>[Précisez ici lesquels]</w:t>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>TITRE DE LA SOUS-PARTIE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3211" w:type="dxa"/>
-            <w:vMerge w:val="continue"/>
+            <w:tcW w:w="2490" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
+              <w:pStyle w:val="Contenudetableau"/>
               <w:widowControl w:val="false"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
+              <w:t>Objectif Démonstratif de la partie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2228" w:type="dxa"/>
-[...53 lines deleted...]
-            <w:tcW w:w="4199" w:type="dxa"/>
+            <w:tcW w:w="7154" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Contenudetableau"/>
               <w:widowControl w:val="false"/>
-              <w:bidi w:val="0"/>
-[...12 lines deleted...]
-              <w:t>[Précisez ici lesquels]</w:t>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3211" w:type="dxa"/>
+            <w:tcW w:w="2490" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Contenudetableau"/>
               <w:widowControl w:val="false"/>
-              <w:bidi w:val="0"/>
-[...50 lines deleted...]
-              </w:rPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Preuves expérimentales</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6427" w:type="dxa"/>
+            <w:tcW w:w="7154" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2490" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Figures extraites ou envisagées</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7154" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2490" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Références associées</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7154" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9644" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Contenudetableau"/>
               <w:widowControl w:val="false"/>
-              <w:bidi w:val="0"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...10 lines deleted...]
-              <w:t>[Précisez ici lesquels]</w:t>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>TITRE DE LA SOUS-PARTIE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3211" w:type="dxa"/>
+            <w:tcW w:w="2490" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Contenudetableau"/>
               <w:widowControl w:val="false"/>
-              <w:bidi w:val="0"/>
-[...50 lines deleted...]
-              </w:rPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Objectif Démonstratif de la partie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6427" w:type="dxa"/>
+            <w:tcW w:w="7154" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2490" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Preuves expérimentales</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7154" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2490" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Figures extraites ou envisagées</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7154" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2490" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Références associées</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7154" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9644" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
+            <w:shd w:color="auto" w:fill="FFC000" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Contenudetableau"/>
               <w:widowControl w:val="false"/>
-              <w:bidi w:val="0"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...10 lines deleted...]
-              <w:t>[Précisez ici lesquels]</w:t>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>TITRE DE LA PARTIE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3211" w:type="dxa"/>
-[...66 lines deleted...]
-            <w:tcW w:w="6427" w:type="dxa"/>
+            <w:tcW w:w="9644" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Contenudetableau"/>
               <w:widowControl w:val="false"/>
-              <w:bidi w:val="0"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...10 lines deleted...]
-              <w:t>[Précisez ici lesquels]</w:t>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>TITRE DE LA SOUS-PARTIE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2490" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Objectif Démonstratif de la partie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7154" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2490" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Preuves expérimentales</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7154" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2490" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Figures extraites ou envisagées</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7154" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2490" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Références associées</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7154" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9644" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>TITRE DE LA SOUS-PARTIE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2490" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Objectif Démonstratif de la partie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7154" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2490" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Preuves expérimentales</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7154" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2490" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Figures extraites ou envisagées</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7154" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2490" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Références associées</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7154" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Titre3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="0" w:hanging="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Organisation des données dans une figure</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
-        <w:bidi w:val="0"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
         <w:rPr>
           <w:b/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Insérez ici votre proposition de figure </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Justifier vos choix </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Dans cette partie vous travaillez pour préparer votre portfolio et vous prouvez que vous avez bien fait le travail. Des prémisses sont demandées sur les exercices de cours afin de vous faciliter la tache. Les traces ou preuves sont des extraits de documents que vous avez rendu ou fournit et qui montre votre travail (même si les rendus sont juste avant, il est important d’extraire les parties importantes)</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="13" w:name="__RefHeading___Toc153_7048513832"/>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Titre3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:lineRule="auto" w:line="259"/>
+        <w:ind w:left="0" w:hanging="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
-      </w:r>
-[...38 lines deleted...]
-        <w:t xml:space="preserve">RAB32: Biologie cellulaire et moléculaire </w:t>
+        <w:t>En analysant des données à différentes échalles et issues de différentes disciplines</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
-        <w:bidi w:val="0"/>
-        <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="left"/>
-        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
-          <w:top w:w="55" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:right w:w="55" w:type="dxa"/>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
+        <w:tblLook w:val="04a0" w:noHBand="0" w:noVBand="1" w:firstColumn="1" w:lastRow="0" w:lastColumn="0" w:firstRow="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3211"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4199"/>
+        <w:gridCol w:w="9638"/>
       </w:tblGrid>
       <w:tr>
-        <w:trPr/>
+        <w:trPr>
+          <w:trHeight w:val="394" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3211" w:type="dxa"/>
+            <w:tcW w:w="9638" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="FFE994" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Corpsdetexte"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="140"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>En</w:t>
+            </w:r>
+            <w:del w:id="53" w:author="Elisa Catao" w:date="2026-08-31T22:50:00Z">
+              <w:r>
+                <w:rPr>
+                  <w:b/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:delText xml:space="preserve"> </w:delText>
+              </w:r>
+            </w:del>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> analysant des données à différentes échelles et issues de différentes disciplines</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="394" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9638" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="FFF5CE" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Corpsdetexte"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="140"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>AC : Savoir faire appel à différentes disciplines pour répondre à une problématique</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="853" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9638" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:commentRangeStart w:id="6"/>
+            <w:r>
+              <w:rPr/>
+              <w:t>Insérez ici des traces/preuves</w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="6"/>
+            <w:r>
+              <w:commentReference w:id="6"/>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="1477" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9638" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Démarche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Expliquez quelles sont les disciplines scientifiques dont vous avez eu besoin pour réaliser ce travail.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr>
+                <w:i/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr>
+                <w:i/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="1477" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9638" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rétroaction : </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Proposez éventuellement une amélioration de votre stratégie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="722" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9638" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="FFF5CE" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Corpsdetexte"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="140"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>AC : Résoudre une problématique nécessite des données à plusieurs échelles (temps et/ou taille)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="1477" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9638" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Insérez ici des traces/preuves</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="1477" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9638" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Démarche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Expliquez quelles sont les échelles dont vous avez eu besoin pour réaliser ce travail.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr>
+                <w:i/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr>
+                <w:i/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="1477" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9638" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rétroaction : </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Proposez éventuellement une amélioration de votre stratégie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Titre3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:lineRule="auto" w:line="259"/>
+        <w:ind w:left="0" w:hanging="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>En effectueant des choix d’argumentation pertinents</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04a0" w:noHBand="0" w:noVBand="1" w:firstColumn="1" w:lastRow="0" w:lastColumn="0" w:firstRow="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9638"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="394" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9638" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="FFE994" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Corpsdetexte"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="140"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">En </w:t>
+            </w:r>
+            <w:del w:id="54" w:author="Elisa Catao" w:date="2026-08-31T22:51:00Z">
+              <w:r>
+                <w:rPr>
+                  <w:b/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:delText xml:space="preserve"> </w:delText>
+              </w:r>
+            </w:del>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>effectuant des choix d’argumentation pertinents</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="394" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9638" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="FFF5CE" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Corpsdetexte"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="140"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>AC : Organiser ses idées de façon à réaliser une démonstration scientifique</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="394" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9638" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="EEEEEE" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Corpsdetexte"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="140"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Dans un texte</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="853" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9638" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Insérez ici des traces/preuves</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="1477" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9638" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Démarche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Expliquez votre stratégie pour sélectionner et organiser les données afin d’obtenir une démonstration scientifique (explicitez la logique scientifique de vos choix)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr>
+                <w:i/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr>
+                <w:i/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="1477" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9638" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rétroaction : </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Proposez éventuellement une amélioration de votre stratégie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="543" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9638" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="EEEEEE" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Corpsdetexte"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="140"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Dans une figure</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="1477" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9638" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Insérez ici des traces/preuves</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="1477" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9638" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Démarche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Expliquez votre stratégie pour sélectionner et organiser les données afin d’obtenir une démonstration scientifique (explicitez la logique scientifique de vos choix)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr>
+                <w:i/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr>
+                <w:i/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="1477" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9638" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rétroaction : </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Proposez éventuellement une amélioration de votre stratégie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="722" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9638" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="FFF5CE" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Corpsdetexte"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="140"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">AC : Utiliser des résultats expérimentaux de la littérature </w:t>
+            </w:r>
+            <w:del w:id="55" w:author="Elisa Catao" w:date="2026-08-31T22:51:00Z">
+              <w:r>
+                <w:rPr>
+                  <w:b/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:delText xml:space="preserve"> </w:delText>
+              </w:r>
+            </w:del>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>pour la démonstration</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="1477" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9638" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Insérez ici des traces/preuves</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="1477" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9638" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Démarche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Expliquez quels résultats expérimentaux servent de support à votre réflexion et pourquoi vous avez choisi ceux-là.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr>
+                <w:i/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr>
+                <w:i/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="1477" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9638" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr>
+                <w:b/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rétroaction : </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Proposez éventuellement une amélioration de votre stratégie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:rPr>
+          <w:smallCaps/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2787B2C6">
+                <wp:extent cx="6127115" cy="1205230"/>
+                <wp:effectExtent l="0" t="635" r="635" b="0"/>
+                <wp:docPr id="18" name="Forme11"/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6127200" cy="1205280"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="17020" h="3348">
+                              <a:moveTo>
+                                <a:pt x="0" y="2920"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="2688"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="17020" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="17020" y="2900"/>
+                              </a:lnTo>
+                              <a:cubicBezTo>
+                                <a:pt x="16989" y="2929"/>
+                                <a:pt x="16208" y="2520"/>
+                                <a:pt x="14897" y="2246"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="14209" y="2101"/>
+                                <a:pt x="12835" y="1982"/>
+                                <a:pt x="12236" y="1993"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="11593" y="2005"/>
+                                <a:pt x="10471" y="2096"/>
+                                <a:pt x="9145" y="2331"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="7819" y="2565"/>
+                                <a:pt x="6563" y="2959"/>
+                                <a:pt x="6323" y="2984"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="5646" y="3174"/>
+                                <a:pt x="5012" y="3268"/>
+                                <a:pt x="4442" y="3312"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="3492" y="3383"/>
+                                <a:pt x="2723" y="3332"/>
+                                <a:pt x="2399" y="3300"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="1530" y="3253"/>
+                                <a:pt x="0" y="2920"/>
+                                <a:pt x="0" y="2920"/>
+                              </a:cubicBezTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="ffc000"/>
+                        </a:solidFill>
+                        <a:ln w="0">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0"/>
+                        <a:fillRef idx="0"/>
+                        <a:effectRef idx="0"/>
+                        <a:fontRef idx="minor"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict/>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Titre1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="0" w:hanging="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Titre1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="0" w:hanging="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Titre1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="0" w:hanging="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Titre1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="0" w:hanging="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Titre1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="0" w:hanging="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="__RefHeading___Toc133_7048513831"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Après l’action : </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Titre1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="0" w:hanging="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Prendre du recul et transférer </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Titre1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="0" w:hanging="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="__RefHeading___Toc135_7048513831"/>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r>
+        <w:rPr/>
+        <w:t>[Insérer ici le titre de mon Projet]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Faire des liens avec les ressources associées</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dans cette partie, l’objectif est d’aider l’étudiants à faire des liens entre les enseignements disciplinaires et les SAÉs. Le tableau ci-dessous facilite l’explicitation par l’étudiant ainsi que la lecture par l’enseignant. L’objectif est également que l’étudiant garde des traces également des ressources associées afin qu’il puisse les retravailler au besoin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Titre3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="3FBAC2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Titre de la ressource</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:rPr>
+          <w:smallCaps/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:smallCaps/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9615" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="45" w:type="dxa"/>
+          <w:left w:w="45" w:type="dxa"/>
+          <w:bottom w:w="45" w:type="dxa"/>
+          <w:right w:w="45" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="06a0" w:noHBand="1" w:noVBand="1" w:firstColumn="1" w:lastRow="0" w:lastColumn="0" w:firstRow="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3305"/>
+        <w:gridCol w:w="2122"/>
+        <w:gridCol w:w="4188"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="300" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3305" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:pStyle w:val="Contenudetableau"/>
               <w:widowControl w:val="false"/>
-              <w:bidi w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b w:val="false"/>
-[...8 lines deleted...]
-              </w:rPr>
+                <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le cours apporte pour la </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Contenudetableau"/>
               <w:widowControl w:val="false"/>
-              <w:bidi w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b w:val="false"/>
-[...16 lines deleted...]
-              <w:bidi w:val="0"/>
+                <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+              </w:rPr>
+              <w:t xml:space="preserve">réalisation de la SAÉ (cochez la ou les types d’apprentissages) : </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b w:val="false"/>
-[...27 lines deleted...]
-                <w:bCs w:val="false"/>
+                <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2228" w:type="dxa"/>
+            <w:tcW w:w="2122" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:ind w:left="720" w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:pStyle w:val="Contenudetableau"/>
               <w:widowControl w:val="false"/>
-              <w:bidi w:val="0"/>
-              <w:ind w:left="720" w:right="0" w:hanging="0"/>
+              <w:ind w:left="340" w:hanging="340"/>
               <w:jc w:val="center"/>
-              <w:rPr/>
-[...15 lines deleted...]
-              <w:ind w:left="340" w:right="0" w:hanging="340"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des savoirs </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:ind w:left="720" w:hanging="0"/>
               <w:jc w:val="center"/>
-              <w:rPr/>
-[...16 lines deleted...]
-              <w:rPr/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4199" w:type="dxa"/>
+            <w:tcW w:w="4188" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Contenudetableau"/>
               <w:widowControl w:val="false"/>
-              <w:bidi w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:i/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>[Précisez ici lesquels]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr/>
+        <w:trPr>
+          <w:trHeight w:val="300" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3211" w:type="dxa"/>
+            <w:tcW w:w="3305" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2228" w:type="dxa"/>
+            <w:tcW w:w="2122" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:ind w:left="720" w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:pStyle w:val="Contenudetableau"/>
               <w:widowControl w:val="false"/>
-              <w:bidi w:val="0"/>
-              <w:ind w:left="720" w:right="0" w:hanging="0"/>
+              <w:ind w:left="397" w:hanging="340"/>
               <w:jc w:val="center"/>
-              <w:rPr/>
-[...15 lines deleted...]
-              <w:ind w:left="397" w:right="0" w:hanging="340"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des savoir-faire </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:ind w:left="720" w:hanging="0"/>
               <w:jc w:val="center"/>
-              <w:rPr/>
-[...20 lines deleted...]
-              <w:rPr/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4199" w:type="dxa"/>
+            <w:tcW w:w="4188" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Contenudetableau"/>
               <w:widowControl w:val="false"/>
-              <w:bidi w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:i/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>[Précisez ici lesquels]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr/>
+        <w:trPr>
+          <w:trHeight w:val="300" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3211" w:type="dxa"/>
+            <w:tcW w:w="3305" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2228" w:type="dxa"/>
+            <w:tcW w:w="2122" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:ind w:left="720" w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:pStyle w:val="Contenudetableau"/>
               <w:widowControl w:val="false"/>
-              <w:bidi w:val="0"/>
-              <w:ind w:left="720" w:right="0" w:hanging="0"/>
+              <w:ind w:left="340" w:hanging="340"/>
               <w:jc w:val="center"/>
-              <w:rPr/>
-[...15 lines deleted...]
-              <w:ind w:left="340" w:right="0" w:hanging="340"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+              </w:rPr>
+              <w:t>Des savoir-être</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:jc w:val="center"/>
-              <w:rPr/>
-[...15 lines deleted...]
-              <w:rPr/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4199" w:type="dxa"/>
+            <w:tcW w:w="4188" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Contenudetableau"/>
               <w:widowControl w:val="false"/>
-              <w:bidi w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:i/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>[Précisez ici lesquels]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr/>
+        <w:trPr>
+          <w:trHeight w:val="300" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3211" w:type="dxa"/>
+            <w:tcW w:w="3305" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:pStyle w:val="Contenudetableau"/>
               <w:widowControl w:val="false"/>
-              <w:bidi w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b w:val="false"/>
-[...15 lines deleted...]
-              <w:bidi w:val="0"/>
+                <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour comprendre le cours, j’ai eu besoin d’informations des ECUEs : </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b w:val="false"/>
-[...27 lines deleted...]
-                <w:bCs w:val="false"/>
+                <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6427" w:type="dxa"/>
+            <w:tcW w:w="6310" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Contenudetableau"/>
               <w:widowControl w:val="false"/>
-              <w:bidi w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:i/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>[Précisez ici lesquels]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr/>
+        <w:trPr>
+          <w:trHeight w:val="300" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3211" w:type="dxa"/>
+            <w:tcW w:w="3305" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:pStyle w:val="Contenudetableau"/>
               <w:widowControl w:val="false"/>
-              <w:bidi w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b w:val="false"/>
-[...15 lines deleted...]
-              <w:bidi w:val="0"/>
+                <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+              </w:rPr>
+              <w:t>Ce cours m’a servi à comprendre les ECUEs suivants :</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b w:val="false"/>
-[...27 lines deleted...]
-                <w:bCs w:val="false"/>
+                <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6427" w:type="dxa"/>
+            <w:tcW w:w="6310" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Contenudetableau"/>
               <w:widowControl w:val="false"/>
-              <w:bidi w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:i/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>[Précisez ici lesquels]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr/>
+        <w:trPr>
+          <w:trHeight w:val="300" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3211" w:type="dxa"/>
+            <w:tcW w:w="3305" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:pStyle w:val="Contenudetableau"/>
               <w:widowControl w:val="false"/>
-              <w:bidi w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b w:val="false"/>
-[...15 lines deleted...]
-              <w:bidi w:val="0"/>
+                <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des références pour ce cours : </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b w:val="false"/>
-[...27 lines deleted...]
-                <w:bCs w:val="false"/>
+                <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6427" w:type="dxa"/>
+            <w:tcW w:w="6310" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Contenudetableau"/>
               <w:widowControl w:val="false"/>
-              <w:bidi w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:i/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>[Précisez ici lesquels]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
-        <w:bidi w:val="0"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
         <w:rPr>
-          <w:b/>
-[...6 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:smallCaps/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:smallCaps/>
         </w:rPr>
       </w:r>
-      <w:r>
-        <w:br w:type="page"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:rPr>
+          <w:smallCaps/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:smallCaps/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
-        <w:bidi w:val="0"/>
-[...8 lines deleted...]
-        <w:t>Retro-analyse : prendre du recul et transférer</w:t>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:smallCaps/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="__RefHeading___Toc153_704851383121"/>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r>
+        <w:rPr/>
+        <w:t>Analyse du Travail réalisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:bidi w:val="0"/>
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:bidi w:val="0"/>
-[...16 lines deleted...]
-        <w:t>. Ce contenu constituera un matériel utile pour construire votre portfolio de présentation et d’évaluation en L3.</w:t>
+        <w:spacing w:lineRule="auto" w:line="259"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>En L2, l’étudiant doit aller plus loin dans l’analyse de son travail. Les questions associées à l’explicitation du travail sont conservées mais des questions sur l’analyse des ressentis sont ajoutées</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:bidi w:val="0"/>
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9630" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="45" w:type="dxa"/>
           <w:left w:w="45" w:type="dxa"/>
           <w:bottom w:w="45" w:type="dxa"/>
           <w:right w:w="45" w:type="dxa"/>
         </w:tblCellMar>
+        <w:tblLook w:val="06a0" w:noHBand="1" w:noVBand="1" w:firstColumn="1" w:lastRow="0" w:lastColumn="0" w:firstRow="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3778"/>
         <w:gridCol w:w="5851"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="390" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3778" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Contenudetableau"/>
               <w:widowControl w:val="false"/>
-              <w:suppressAutoHyphens w:val="true"/>
-[...1 lines deleted...]
-              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:b/>
                 <w:b/>
                 <w:bCs/>
-                <w:i w:val="false"/>
-[...8 lines deleted...]
-                <w:lang w:val="fr-FR" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:b/>
                 <w:bCs/>
-                <w:i w:val="false"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-FR" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t xml:space="preserve">Mes objectifs </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Contenudetableau"/>
               <w:widowControl w:val="false"/>
-              <w:suppressAutoHyphens w:val="true"/>
-[...1 lines deleted...]
-              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
-[...16 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
-                <w:b w:val="false"/>
-[...9 lines deleted...]
-                <w:lang w:val="fr-FR" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
               </w:rPr>
               <w:t>Quels objectifs t’étais-tu fixé au début de ce travail ?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
-[...20 lines deleted...]
-            <w:r>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:widowControl w:val="false"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
-                <w:b w:val="false"/>
-[...7 lines deleted...]
-                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="1965" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3778" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Contenudetableau"/>
               <w:widowControl w:val="false"/>
-              <w:suppressAutoHyphens w:val="true"/>
-[...1 lines deleted...]
-              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:b/>
                 <w:b/>
                 <w:bCs/>
-                <w:i w:val="false"/>
-[...8 lines deleted...]
-                <w:lang w:val="fr-FR" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:b/>
                 <w:bCs/>
-                <w:i w:val="false"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-FR" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t xml:space="preserve">Mon évaluation </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Contenudetableau"/>
               <w:widowControl w:val="false"/>
-              <w:suppressAutoHyphens w:val="true"/>
-[...1 lines deleted...]
-              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
-[...16 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
-                <w:b w:val="false"/>
-[...9 lines deleted...]
-                <w:lang w:val="fr-FR" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
               </w:rPr>
               <w:t>Quelle appréciation fais-tu quant à l’atteinte de tes objectifs (au-delà de ta mission, ou au contraire en deçà) et pourquoi ?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Contenudetableau"/>
               <w:widowControl w:val="false"/>
-              <w:suppressAutoHyphens w:val="true"/>
-[...20 lines deleted...]
-            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
-                <w:b w:val="false"/>
-[...9 lines deleted...]
-                <w:lang w:val="fr-FR" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="390" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3778" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Contenudetableau"/>
               <w:widowControl w:val="false"/>
-              <w:suppressAutoHyphens w:val="true"/>
-[...1 lines deleted...]
-              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
-                <w:b/>
+                <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:b/>
                 <w:bCs/>
-                <w:i w:val="false"/>
-[...11 lines deleted...]
-            <w:r>
+              </w:rPr>
+              <w:t xml:space="preserve">Mes Réussites </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
-                <w:b/>
-[...36 lines deleted...]
-                <w:lang w:val="fr-FR" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
-                <w:b w:val="false"/>
-[...9 lines deleted...]
-                <w:lang w:val="fr-FR" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>De quoi es-tu particulièrement fier(fière) dans ton travail ?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5851" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:suppressAutoHyphens w:val="true"/>
-[...18 lines deleted...]
-            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
-                <w:b w:val="false"/>
-[...7 lines deleted...]
-                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="615" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3778" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Contenudetableau"/>
               <w:widowControl w:val="false"/>
-              <w:suppressAutoHyphens w:val="true"/>
-[...1 lines deleted...]
-              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
-                <w:b/>
+                <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:b/>
                 <w:bCs/>
-                <w:i w:val="false"/>
-[...11 lines deleted...]
-            <w:r>
+              </w:rPr>
+              <w:t xml:space="preserve">Mes difficultés </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
-                <w:b/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Mes difficultés </w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qu’est-ce qui t’as semblé difficile ou peu réussi ? </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Contenudetableau"/>
               <w:widowControl w:val="false"/>
-              <w:suppressAutoHyphens w:val="true"/>
-[...1 lines deleted...]
-              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
-[...16 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
-                <w:b w:val="false"/>
-[...36 lines deleted...]
-                <w:lang w:val="fr-FR" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
-                <w:b w:val="false"/>
-[...9 lines deleted...]
-                <w:lang w:val="fr-FR" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Qu’as-tu mis en œuvre pour résoudre cette difficulté ou que proposerais-tu de mettre en œuvre ?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5851" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:suppressAutoHyphens w:val="true"/>
-[...18 lines deleted...]
-            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
-                <w:b w:val="false"/>
-[...7 lines deleted...]
-                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="615" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3778" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Contenudetableau"/>
               <w:widowControl w:val="false"/>
-              <w:suppressAutoHyphens w:val="true"/>
-[...1 lines deleted...]
-              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:b/>
                 <w:b/>
                 <w:bCs/>
-                <w:i w:val="false"/>
-[...8 lines deleted...]
-                <w:lang w:val="fr-FR" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:b/>
                 <w:bCs/>
-                <w:i w:val="false"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-FR" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Ce que j’ai appris</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Contenudetableau"/>
               <w:widowControl w:val="false"/>
-              <w:suppressAutoHyphens w:val="true"/>
-[...1 lines deleted...]
-              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
-[...16 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
-                <w:b w:val="false"/>
-[...9 lines deleted...]
-                <w:lang w:val="fr-FR" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
               </w:rPr>
               <w:t>Peux-tu détailler les savoirs, savoir-faire et savoir être que tu as mobilisés pendant ce travail ?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5851" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:suppressAutoHyphens w:val="true"/>
-[...18 lines deleted...]
-            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
-                <w:b w:val="false"/>
-[...7 lines deleted...]
-                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="615" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3778" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Contenudetableau"/>
               <w:widowControl w:val="false"/>
-              <w:suppressAutoHyphens w:val="true"/>
-[...1 lines deleted...]
-              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:b/>
                 <w:b/>
                 <w:bCs/>
-                <w:i w:val="false"/>
-[...8 lines deleted...]
-                <w:lang w:val="fr-FR" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:b/>
                 <w:bCs/>
-                <w:i w:val="false"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-FR" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Ce que j’ai ressenti</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:suppressAutoHyphens w:val="true"/>
-[...19 lines deleted...]
-            <w:r>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Quelles émotions as-tu ressenti au cours de ce travail ?</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Contenudetableau"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
-                <w:b w:val="false"/>
-[...33 lines deleted...]
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
-                <w:b w:val="false"/>
-[...7 lines deleted...]
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5851" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:suppressAutoHyphens w:val="true"/>
-[...18 lines deleted...]
-            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
-                <w:b w:val="false"/>
-[...7 lines deleted...]
-                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="615" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3778" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Contenudetableau"/>
               <w:widowControl w:val="false"/>
-              <w:suppressAutoHyphens w:val="true"/>
-[...1 lines deleted...]
-              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:b/>
                 <w:b/>
                 <w:bCs/>
-                <w:i w:val="false"/>
-[...8 lines deleted...]
-                <w:lang w:val="fr-FR" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:b/>
                 <w:bCs/>
-                <w:i w:val="false"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-FR" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t xml:space="preserve">Si c’était à refaire </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Contenudetableau"/>
               <w:widowControl w:val="false"/>
-              <w:suppressAutoHyphens w:val="true"/>
-[...1 lines deleted...]
-              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
-[...16 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
-                <w:b w:val="false"/>
-[...9 lines deleted...]
-                <w:lang w:val="fr-FR" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
               </w:rPr>
               <w:t>Que ferais-tu différemment ou de la même manière ?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5851" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:suppressAutoHyphens w:val="true"/>
-[...18 lines deleted...]
-            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
-                <w:b w:val="false"/>
-[...7 lines deleted...]
-                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:bidi w:val="0"/>
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId5"/>
-      <w:footerReference w:type="default" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:left="1134" w:right="1134" w:gutter="0" w:header="1134" w:top="1879" w:footer="1134" w:bottom="1648"/>
+      <w:pgMar w:left="1134" w:right="1134" w:gutter="0" w:header="1134" w:top="2110" w:footer="1134" w:bottom="1648"/>
       <w:pgNumType w:fmt="decimal"/>
       <w:formProt w:val="false"/>
       <w:textDirection w:val="lrTb"/>
       <w:docGrid w:type="default" w:linePitch="600" w:charSpace="32768"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
+<w:comments xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:comment w:id="0" w:author="Elisa Catao" w:date="2026-08-31T22:36:00Z" w:initials="EC">
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’autre c’e’tait Connected Papers mais c’est payant… </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Laisse tomber</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="1" w:author="Elisa Catao" w:date="2026-08-31T22:37:00Z" w:initials="EC">
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Perso je ne vois pas la différence entre les sources conservées et les archivées…</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="2" w:author="Elisa Catao" w:date="2026-08-31T22:38:00Z" w:initials="EC">
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">J’accepte souvent des impressions d’écran en signalant qu’il faut que ce soit de bonne qualité. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Impressions ecrans des pdfs générés par latex</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="3" w:author="Elisa Catao" w:date="2026-08-31T22:44:00Z" w:initials="EC">
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Qu’et-ce que tu en penses d’expliciter qu’il faut en parler de toutes les refs utilisés et plan de redaction ?</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="4" w:author="Elisa Catao" w:date="2026-08-31T22:46:00Z" w:initials="EC">
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Les lacunes de connaissances et la justification pour le choix de votre propre problématique ?</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="5" w:author="Elisa Catao" w:date="2026-08-31T22:48:00Z" w:initials="EC">
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Je le sens venir la question </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Est-ce qu’ils peuvent mettre plus de parties et sous parties si c’est le cas dans leur plan ?</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="6" w:author="Elisa Catao" w:date="2026-08-31T22:50:00Z" w:initials="EC">
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quel type de traces tu t’attends ici ? </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>J’aurais enlevé cette ligne</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+</w:comments>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:font w:name="Times New Roman">
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="OpenSymbol">
     <w:altName w:val="Arial Unicode MS"/>
     <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="01"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="UnPilgi">
     <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Mono">
     <w:altName w:val="Courier New"/>
-    <w:charset w:val="01"/>
-[...8 lines deleted...]
-  <w:font w:name="Symbol">
     <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:charset w:val="01"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
+  <w:font w:name="OpenSymbol">
+    <w:altName w:val="Arial Unicode MS"/>
+    <w:charset w:val="01"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
-      <w:bidi w:val="0"/>
-[...1 lines deleted...]
-      <w:rPr/>
+      <w:rPr>
+        <w:i/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Version du </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin" w:fldLock="true"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:i/>
         <w:szCs w:val="20"/>
         <w:iCs/>
@@ -25525,51 +15394,51 @@
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:i/>
         <w:szCs w:val="20"/>
         <w:iCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:i/>
         <w:szCs w:val="20"/>
         <w:iCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:i/>
         <w:szCs w:val="20"/>
         <w:iCs/>
       </w:rPr>
-      <w:t>16</w:t>
+      <w:t>15</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:i/>
         <w:szCs w:val="20"/>
         <w:iCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
@@ -25579,73 +15448,168 @@
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:i/>
         <w:szCs w:val="20"/>
         <w:iCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:i/>
         <w:szCs w:val="20"/>
         <w:iCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:i/>
         <w:szCs w:val="20"/>
         <w:iCs/>
       </w:rPr>
-      <w:t>33</w:t>
+      <w:t>29</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:i/>
         <w:szCs w:val="20"/>
         <w:iCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="9630" w:type="dxa"/>
+      <w:jc w:val="left"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="06a0" w:noHBand="1" w:noVBand="1" w:firstColumn="1" w:lastRow="0" w:lastColumn="0" w:firstRow="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3210"/>
+      <w:gridCol w:w="3210"/>
+      <w:gridCol w:w="3210"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:trPr>
+        <w:trHeight w:val="300" w:hRule="atLeast"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3210" w:type="dxa"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Entte"/>
+            <w:widowControl w:val="false"/>
+            <w:ind w:left="-115" w:hanging="0"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3210" w:type="dxa"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Entte"/>
+            <w:widowControl w:val="false"/>
+            <w:jc w:val="center"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3210" w:type="dxa"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Entte"/>
+            <w:widowControl w:val="false"/>
+            <w:ind w:right="-115" w:hanging="0"/>
+            <w:jc w:val="right"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
-      <w:bidi w:val="0"/>
-      <w:jc w:val="left"/>
       <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Pieddepage"/>
+      <w:rPr>
+        <w:i/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Version du </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin" w:fldLock="true"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:i/>
         <w:szCs w:val="20"/>
         <w:iCs/>
@@ -25700,51 +15664,51 @@
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:i/>
         <w:szCs w:val="20"/>
         <w:iCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:i/>
         <w:szCs w:val="20"/>
         <w:iCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:i/>
         <w:szCs w:val="20"/>
         <w:iCs/>
       </w:rPr>
-      <w:t>33</w:t>
+      <w:t>19</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:i/>
         <w:szCs w:val="20"/>
         <w:iCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
@@ -25754,338 +15718,874 @@
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:i/>
         <w:szCs w:val="20"/>
         <w:iCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:i/>
         <w:szCs w:val="20"/>
         <w:iCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:i/>
         <w:szCs w:val="20"/>
         <w:iCs/>
       </w:rPr>
-      <w:t>33</w:t>
+      <w:t>29</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:i/>
+        <w:szCs w:val="20"/>
+        <w:iCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Pieddepage"/>
+      <w:rPr>
+        <w:i/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Version du </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin" w:fldLock="true"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:i/>
+        <w:szCs w:val="20"/>
+        <w:iCs/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> DATE \@"dd\/MM\/yy" </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:i/>
+        <w:szCs w:val="20"/>
+        <w:iCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:i/>
+        <w:szCs w:val="20"/>
+        <w:iCs/>
+      </w:rPr>
+      <w:t>14/07/23</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:i/>
+        <w:szCs w:val="20"/>
+        <w:iCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">                                                                                                                                        page  </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:i/>
+        <w:szCs w:val="20"/>
+        <w:iCs/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:i/>
+        <w:szCs w:val="20"/>
+        <w:iCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:i/>
+        <w:szCs w:val="20"/>
+        <w:iCs/>
+      </w:rPr>
+      <w:t>29</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:i/>
+        <w:szCs w:val="20"/>
+        <w:iCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>/</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:i/>
+        <w:szCs w:val="20"/>
+        <w:iCs/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:i/>
+        <w:szCs w:val="20"/>
+        <w:iCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:i/>
+        <w:szCs w:val="20"/>
+        <w:iCs/>
+      </w:rPr>
+      <w:t>29</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:i/>
         <w:szCs w:val="20"/>
         <w:iCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:jc w:val="left"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
+      <w:tblLook w:val="04a0" w:noHBand="0" w:noVBand="1" w:firstColumn="1" w:lastRow="0" w:lastColumn="0" w:firstRow="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3212"/>
       <w:gridCol w:w="3213"/>
       <w:gridCol w:w="3213"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3212" w:type="dxa"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Contenudetableau"/>
             <w:widowControl w:val="false"/>
-            <w:bidi w:val="0"/>
-[...7 lines deleted...]
-            </w:rPr>
+            <w:spacing w:lineRule="auto" w:line="259"/>
+            <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>Groupe [Insérez numéro]</w:t>
+            <w:t>Nom étudiant</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3213" w:type="dxa"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Contenudetableau"/>
             <w:widowControl w:val="false"/>
-            <w:bidi w:val="0"/>
+            <w:spacing w:lineRule="auto" w:line="259"/>
+            <w:jc w:val="center"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:i/>
+              <w:iCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Nom SAÉ</w:t>
+          </w:r>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Contenudetableau"/>
+            <w:widowControl w:val="false"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:i/>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>SAE31 et SAE33</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3213" w:type="dxa"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Contenudetableau"/>
             <w:widowControl w:val="false"/>
-            <w:bidi w:val="0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:i/>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Carnet de bord 2023-2023</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Entte"/>
-      <w:bidi w:val="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:tbl>
     <w:tblPr>
+      <w:tblW w:w="9630" w:type="dxa"/>
+      <w:jc w:val="left"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="06a0" w:noHBand="1" w:noVBand="1" w:firstColumn="1" w:lastRow="0" w:lastColumn="0" w:firstRow="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3210"/>
+      <w:gridCol w:w="3210"/>
+      <w:gridCol w:w="3210"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:trPr>
+        <w:trHeight w:val="300" w:hRule="atLeast"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3210" w:type="dxa"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Entte"/>
+            <w:widowControl w:val="false"/>
+            <w:ind w:left="-115" w:hanging="0"/>
+            <w:rPr>
+              <w:i/>
+              <w:i/>
+              <w:iCs/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:i/>
+              <w:iCs/>
+            </w:rPr>
+            <w:t>Nom Étudiant</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3210" w:type="dxa"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Entte"/>
+            <w:widowControl w:val="false"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:i/>
+              <w:i/>
+              <w:iCs/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:i/>
+              <w:iCs/>
+            </w:rPr>
+            <w:t>Nom SAÉ</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3210" w:type="dxa"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Entte"/>
+            <w:widowControl w:val="false"/>
+            <w:ind w:right="-115" w:hanging="0"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:i/>
+              <w:i/>
+              <w:iCs/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:i/>
+              <w:iCs/>
+            </w:rPr>
+            <w:t>Carnet de Bord année</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Entte"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:tbl>
+    <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:jc w:val="left"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
+      <w:tblLook w:val="04a0" w:noHBand="0" w:noVBand="1" w:firstColumn="1" w:lastRow="0" w:lastColumn="0" w:firstRow="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3212"/>
       <w:gridCol w:w="3213"/>
       <w:gridCol w:w="3213"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3212" w:type="dxa"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Contenudetableau"/>
+            <w:pStyle w:val="Entte"/>
             <w:widowControl w:val="false"/>
-            <w:bidi w:val="0"/>
-            <w:jc w:val="left"/>
+            <w:ind w:left="-115" w:hanging="0"/>
             <w:rPr>
               <w:i/>
               <w:i/>
               <w:iCs/>
-              <w:sz w:val="20"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:i/>
               <w:iCs/>
-              <w:sz w:val="20"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>Groupe [Insérez numéro]</w:t>
+            <w:t>Nom Étudiant</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3213" w:type="dxa"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Contenudetableau"/>
+            <w:pStyle w:val="Entte"/>
             <w:widowControl w:val="false"/>
-            <w:bidi w:val="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:i/>
               <w:i/>
               <w:iCs/>
-              <w:sz w:val="20"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:i/>
               <w:iCs/>
-              <w:sz w:val="20"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>SAE31 et SAE33</w:t>
+            <w:t>Nom SAÉ</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3213" w:type="dxa"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Contenudetableau"/>
+            <w:pStyle w:val="Entte"/>
             <w:widowControl w:val="false"/>
-            <w:bidi w:val="0"/>
+            <w:ind w:right="-115" w:hanging="0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:i/>
               <w:i/>
               <w:iCs/>
-              <w:sz w:val="20"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:i/>
               <w:iCs/>
-              <w:sz w:val="20"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>Carnet de bord 2023-2023</w:t>
+            <w:t>Carnet de Bord année</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Entte"/>
-      <w:bidi w:val="0"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="5000" w:type="pct"/>
+      <w:jc w:val="left"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04a0" w:noHBand="0" w:noVBand="1" w:firstColumn="1" w:lastRow="0" w:lastColumn="0" w:firstRow="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3212"/>
+      <w:gridCol w:w="3213"/>
+      <w:gridCol w:w="3213"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:trPr/>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3212" w:type="dxa"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Entte"/>
+            <w:widowControl w:val="false"/>
+            <w:ind w:left="-115" w:hanging="0"/>
+            <w:rPr>
+              <w:i/>
+              <w:i/>
+              <w:iCs/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:i/>
+              <w:iCs/>
+            </w:rPr>
+            <w:t>Nom Étudiant</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3213" w:type="dxa"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Entte"/>
+            <w:widowControl w:val="false"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:i/>
+              <w:i/>
+              <w:iCs/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:i/>
+              <w:iCs/>
+            </w:rPr>
+            <w:t>Nom SAÉ</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3213" w:type="dxa"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Entte"/>
+            <w:widowControl w:val="false"/>
+            <w:ind w:right="-115" w:hanging="0"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:i/>
+              <w:i/>
+              <w:iCs/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:i/>
+              <w:iCs/>
+            </w:rPr>
+            <w:t>Carnet de Bord année</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Entte"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:abstractNum w:abstractNumId="1">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -26176,51 +16676,325 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="3">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -26313,51 +17087,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="6">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:hanging="0"/>
@@ -26441,300 +17215,188 @@
       <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
-[...127 lines deleted...]
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="7">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%3."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%6."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%9."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="8">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
@@ -26827,487 +17489,1622 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="6"/>
   </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-  <w:zoom w:percent="88"/>
+  <w:zoom w:percent="100"/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation w:val="true"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:hyphenationZone w:val="425"/>
   <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Noto Serif CJK SC" w:cs="Lohit Devanagari"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="fr-FR" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:suppressAutoHyphens w:val="true"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:style w:type="paragraph" w:styleId="Normal">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl/>
       <w:suppressAutoHyphens w:val="true"/>
-      <w:overflowPunct w:val="true"/>
       <w:bidi w:val="0"/>
       <w:spacing w:before="0" w:after="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Noto Serif CJK SC" w:cs="Lohit Devanagari"/>
       <w:color w:val="auto"/>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="fr-FR" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="Heading 1"/>
-    <w:basedOn w:val="Titre"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Corpsdetexte"/>
-    <w:autoRedefine/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
-      <w:pageBreakBefore w:val="false"/>
       <w:numPr>
         <w:ilvl w:val="0"/>
-        <w:numId w:val="3"/>
+        <w:numId w:val="6"/>
       </w:numPr>
       <w:suppressLineNumbers/>
-      <w:tabs>
-[...1 lines deleted...]
-      </w:tabs>
       <w:spacing w:before="240" w:after="120"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="Heading 2"/>
-    <w:basedOn w:val="Titre"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Corpsdetexte"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
-      <w:widowControl/>
       <w:numPr>
-        <w:ilvl w:val="0"/>
-        <w:numId w:val="0"/>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="6"/>
       </w:numPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="2" w:space="1" w:color="FFC000"/>
       </w:pBdr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:bidi w:val="0"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
       <w:spacing w:before="200" w:after="120"/>
-      <w:ind w:left="0" w:right="0" w:hanging="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:smallCaps/>
       <w:color w:val="000000"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
-      <w:lang w:val="fr-FR" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre3">
     <w:name w:val="Heading 3"/>
-    <w:basedOn w:val="Titre"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Corpsdetexte"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
-      <w:widowControl/>
       <w:numPr>
-        <w:ilvl w:val="0"/>
-        <w:numId w:val="0"/>
+        <w:ilvl w:val="2"/>
+        <w:numId w:val="6"/>
       </w:numPr>
-      <w:bidi w:val="0"/>
       <w:spacing w:before="140" w:after="120"/>
-      <w:ind w:left="0" w:right="0" w:hanging="0"/>
-      <w:jc w:val="left"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:color w:val="FFC000"/>
       <w:sz w:val="26"/>
-      <w:szCs w:val="26"/>
-      <w:lang w:val="fr-FR" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Accentuationforte">
+  <w:style w:type="paragraph" w:styleId="Titre4">
+    <w:name w:val="Heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Corpsdetexte"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="3"/>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Accentuationforte" w:customStyle="1">
     <w:name w:val="Accentuation forte"/>
     <w:qFormat/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Puces">
+  <w:style w:type="character" w:styleId="Puces" w:customStyle="1">
     <w:name w:val="Puces"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:eastAsia="OpenSymbol" w:cs="OpenSymbol"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="LienInternet">
+  <w:style w:type="character" w:styleId="LienInternet" w:customStyle="1">
     <w:name w:val="Lien Internet"/>
     <w:rPr>
       <w:color w:val="000080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Sautdindex">
+  <w:style w:type="character" w:styleId="Sautdindex" w:customStyle="1">
     <w:name w:val="Saut d'index"/>
     <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="EntteCar" w:customStyle="1">
+    <w:name w:val="En-tête Car"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="PieddepageCar" w:customStyle="1">
+    <w:name w:val="Pied de page Car"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Caractresdenumrotation" w:customStyle="1">
+    <w:name w:val="Caractères de numérotation"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Annotationreference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000d3a3a"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentaireCar" w:customStyle="1">
+    <w:name w:val="Commentaire Car"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Annotationtext"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="000d3a3a"/>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="ObjetducommentaireCar" w:customStyle="1">
+    <w:name w:val="Objet du commentaire Car"/>
+    <w:basedOn w:val="CommentaireCar"/>
+    <w:link w:val="Annotationsubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="000d3a3a"/>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Numrotationdelignes">
+    <w:name w:val="Numérotation de lignes"/>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre">
     <w:name w:val="Titre"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Corpsdetexte"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext w:val="true"/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Noto Sans CJK SC" w:cs="Lohit Devanagari"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Corpsdetexte">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="140"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liste">
     <w:name w:val="List"/>
     <w:basedOn w:val="Corpsdetexte"/>
     <w:pPr/>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
+    <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lgende">
     <w:name w:val="Caption"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Lohit Devanagari"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Index">
+  <w:style w:type="paragraph" w:styleId="Index" w:customStyle="1">
     <w:name w:val="Index"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
+    <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titreprincipal">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Titre"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Corpsdetexte"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:pPr>
-      <w:tabs>
-[...1 lines deleted...]
-      </w:tabs>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="UnPilgi" w:hAnsi="UnPilgi"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:sz w:val="84"/>
       <w:szCs w:val="56"/>
-      <w:shd w:fill="auto" w:val="clear"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Soustitre">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="Titre"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Corpsdetexte"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="60" w:after="120"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:i/>
       <w:color w:val="9BC840"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Entteetpieddepage">
+  <w:style w:type="paragraph" w:styleId="Entteetpieddepage" w:customStyle="1">
     <w:name w:val="En-tête et pied de page"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="709"/>
         <w:tab w:val="center" w:pos="4819" w:leader="none"/>
         <w:tab w:val="right" w:pos="9638" w:leader="none"/>
       </w:tabs>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Entte">
     <w:name w:val="Header"/>
-    <w:basedOn w:val="Entteetpieddepage"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="EntteCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
     <w:pPr>
-      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="709"/>
+        <w:tab w:val="center" w:pos="4680" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9360" w:leader="none"/>
+      </w:tabs>
     </w:pPr>
     <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Contenudetableau">
+  <w:style w:type="paragraph" w:styleId="Contenudetableau" w:customStyle="1">
     <w:name w:val="Contenu de tableau"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="false"/>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titredetableau">
+  <w:style w:type="paragraph" w:styleId="Titredetableau" w:customStyle="1">
     <w:name w:val="Titre de tableau"/>
     <w:basedOn w:val="Contenudetableau"/>
     <w:qFormat/>
     <w:pPr>
-      <w:suppressLineNumbers/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Pieddepage">
     <w:name w:val="Footer"/>
-    <w:basedOn w:val="Entteetpieddepage"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="PieddepageCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
     <w:pPr>
-      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="709"/>
+        <w:tab w:val="center" w:pos="4680" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9360" w:leader="none"/>
+      </w:tabs>
     </w:pPr>
     <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Indexlexicaltitre">
-[...1 lines deleted...]
-    <w:basedOn w:val="Titre"/>
+  <w:style w:type="paragraph" w:styleId="Indexheading">
+    <w:name w:val="index heading"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
-      <w:ind w:left="0" w:right="0" w:hanging="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Indexlexicaltitre">
+    <w:name w:val="Index Heading"/>
+    <w:basedOn w:val="Titre"/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Titredetabledesmatires">
     <w:name w:val="TOC Heading"/>
-    <w:basedOn w:val="Indexlexicaltitre"/>
-[...9 lines deleted...]
-    </w:rPr>
+    <w:basedOn w:val="Indexheading"/>
+    <w:pPr/>
+    <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tabledesmatiresniveau1">
     <w:name w:val="TOC 1"/>
     <w:basedOn w:val="Index"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="709"/>
         <w:tab w:val="right" w:pos="9638" w:leader="dot"/>
       </w:tabs>
-      <w:ind w:left="0" w:right="0" w:hanging="0"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tabledesmatiresniveau2">
     <w:name w:val="TOC 2"/>
     <w:basedOn w:val="Index"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="709"/>
         <w:tab w:val="right" w:pos="9638" w:leader="dot"/>
       </w:tabs>
-      <w:ind w:left="283" w:right="0" w:hanging="0"/>
+      <w:ind w:left="283" w:hanging="0"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tabledesmatiresniveau3">
     <w:name w:val="TOC 3"/>
     <w:basedOn w:val="Index"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="709"/>
         <w:tab w:val="right" w:pos="9638" w:leader="dot"/>
       </w:tabs>
-      <w:ind w:left="567" w:right="0" w:hanging="0"/>
+      <w:ind w:left="567" w:hanging="0"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Texteprformat">
+  <w:style w:type="paragraph" w:styleId="Texteprformat" w:customStyle="1">
     <w:name w:val="Texte préformaté"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
+    <w:pPr/>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Mono" w:hAnsi="Liberation Mono" w:eastAsia="Noto Sans Mono CJK SC" w:cs="Liberation Mono"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Figure">
+  <w:style w:type="paragraph" w:styleId="Figure" w:customStyle="1">
     <w:name w:val="Figure"/>
-    <w:basedOn w:val="Lgende"/>
+    <w:basedOn w:val="Caption"/>
     <w:qFormat/>
     <w:pPr/>
     <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Contenudecadre">
+  <w:style w:type="paragraph" w:styleId="Contenudecadre" w:customStyle="1">
     <w:name w:val="Contenu de cadre"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr/>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
-      <w:spacing w:before="0" w:after="160"/>
-      <w:ind w:left="720" w:right="0" w:hanging="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:left="720" w:hanging="0"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Annotationtext">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentaireCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000d3a3a"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Annotationsubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Annotationtext"/>
+    <w:next w:val="Annotationtext"/>
+    <w:link w:val="ObjetducommentaireCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000d3a3a"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Grilledutableau">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableauNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00fb4123"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/>
 </Relationships>
+</file>
+
+<file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
+  <a:themeElements>
+    <a:clrScheme name="Office">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="44546A"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="E7E6E6"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="4472C4"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="ED7D31"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="A5A5A5"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="FFC000"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="5B9BD5"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="70AD47"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0563C1"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="954F72"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="63000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
+</a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/>
+</Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/>
+</Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/>
+</Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="c027ab40-8ecc-41f7-a4b2-5eea8097849c">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003CBFE5728E9E264B9CEA23BDF9FB6F97" ma:contentTypeVersion="6" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="38c0da80b6a8a38389a5e7f099b36aa7">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4640e287-dbc4-4e45-bf19-c9ebbee310e5" xmlns:ns3="c027ab40-8ecc-41f7-a4b2-5eea8097849c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4d3bf61527b6a10634ee3e6b5b7c1c4b" ns2:_="" ns3:_="">
+    <xsd:import namespace="4640e287-dbc4-4e45-bf19-c9ebbee310e5"/>
+    <xsd:import namespace="c027ab40-8ecc-41f7-a4b2-5eea8097849c"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4640e287-dbc4-4e45-bf19-c9ebbee310e5" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c027ab40-8ecc-41f7-a4b2-5eea8097849c" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Partagé avec" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Partagé avec détails" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Type de contenu"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titre"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{075CED13-06E5-4D21-A8A3-9381AB2EA5B7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c027ab40-8ecc-41f7-a4b2-5eea8097849c"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{514F51A8-F18B-4AE5-B743-DE18DF5AEA45}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0DA31CDE-84A3-421F-AA52-BCD01855BD30}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="4640e287-dbc4-4e45-bf19-c9ebbee310e5"/>
+    <ds:schemaRef ds:uri="c027ab40-8ecc-41f7-a4b2-5eea8097849c"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template/>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Application>LibreOffice/7.3.7.2$Linux_X86_64 LibreOffice_project/30$Build-2</Application>
   <AppVersion></AppVersion>
-  <Pages>33</Pages>
-[...3 lines deleted...]
-  <Paragraphs>380</Paragraphs>
+  <Pages>29</Pages>
+  <Words>2784</Words>
+  <Characters>15343</Characters>
+  <CharactersWithSpaces>18332</CharactersWithSpaces>
+  <Paragraphs>280</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator/>
+  <dc:creator>Elisa Catao</dc:creator>
   <dc:description/>
   <dc:language>fr-FR</dc:language>
   <cp:lastModifiedBy/>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
   <dc:subject/>
   <dc:title/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101001B32C21A208547458DDF1C9983C84CB2</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
+    <vt:lpwstr>0x0101003CBFE5728E9E264B9CEA23BDF9FB6F97</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+    <vt:r8>500</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_SharedFileIndex">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="_SourceUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="xd_Signature">
+    <vt:bool>0</vt:bool>
   </property>
 </Properties>
 </file>